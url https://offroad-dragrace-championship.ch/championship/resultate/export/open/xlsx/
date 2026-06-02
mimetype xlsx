--- v0 (2026-04-18)
+++ v1 (2026-06-02)
@@ -410,1024 +410,592 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:E36"/>
+  <dimension ref="A1:E20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Rang</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Vorname</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Punkte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>1.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>48</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>74.5</t>
+          <t>11.0</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2.</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>98</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>32.0</t>
+          <t>9.0</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>3.</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>61</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>31.0</t>
+          <t>7.0</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>4.</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>63</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>30.0</t>
+          <t>6.5</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>5.</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>85</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>28.5</t>
+          <t>3.5</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>6.</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>44</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>23.0</t>
+          <t>3.0</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>7.</t>
+          <t>6.</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>46</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>19.5</t>
+          <t>3.0</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>8.</t>
+          <t>6.</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>89</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>14.0</t>
+          <t>3.0</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>9.</t>
+          <t>6.</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>96</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>13.0</t>
+          <t>3.0</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>9.</t>
+          <t>10.</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>30</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>13.0</t>
+          <t>2.0</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>9.</t>
+          <t>10.</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>47</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>13.0</t>
+          <t>2.0</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>12.</t>
+          <t>10.</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>69</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Kuhn</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>11.5</t>
+          <t>2.0</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>13.</t>
+          <t>10.</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>74</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Reist</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>11.0</t>
+          <t>2.0</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>14.</t>
+          <t>10.</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>99</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Jürgen</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>10.0</t>
+          <t>2.0</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>15.</t>
+          <t>10.</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>313</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Christian</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>9.0</t>
+          <t>2.0</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>15.</t>
+          <t>10.</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>777</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Lukas</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Mäder</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>9.0</t>
+          <t>2.0</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>17.</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>118</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>8.0</t>
+          <t>1.0</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>17.</t>
+          <t>18.</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>71</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>8.0</t>
+          <t>0.0</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>17.</t>
+          <t>18.</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>119</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Leo</t>
+          <t>Schoel</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>8.0</t>
-[...431 lines deleted...]
-          <t>1.0</t>
+          <t>0.0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>