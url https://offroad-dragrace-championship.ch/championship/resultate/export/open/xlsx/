--- v1 (2026-06-02)
+++ v2 (2026-08-31)
@@ -453,532 +453,532 @@
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Vorname</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Punkte</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>1.</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>63</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>11.0</t>
+          <t>27.5</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
           <t>2.</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>48</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>9.0</t>
+          <t>25.5</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>3.</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Loris</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>Carigiet</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>7.0</t>
+          <t>20.0</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>4.</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>85</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>6.5</t>
+          <t>17.5</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>5.</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>98</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>3.5</t>
+          <t>15.0</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>6.</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>44</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>Kevin</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Frei</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>3.0</t>
+          <t>13.5</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>6.</t>
+          <t>7.</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>47</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>3.0</t>
+          <t>8.0</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>6.</t>
+          <t>7.</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>96</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>3.0</t>
+          <t>8.0</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>6.</t>
+          <t>7.</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>313</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>3.0</t>
+          <t>8.0</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>10.</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>46</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>2.0</t>
+          <t>7.0</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>10.</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>89</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>2.0</t>
+          <t>7.0</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>10.</t>
+          <t>12.</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>74</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>2.0</t>
+          <t>6.0</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>10.</t>
+          <t>12.</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>777</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>Jimmy</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Mäder</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>2.0</t>
+          <t>6.0</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>10.</t>
+          <t>14.</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>30</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>2.0</t>
+          <t>5.0</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>10.</t>
+          <t>14.</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>71</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
           <t>Christian</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>2.0</t>
+          <t>5.0</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>10.</t>
+          <t>14.</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>118</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Lukas</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Mäder</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>2.0</t>
+          <t>5.0</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>17.</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>69</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>1.0</t>
+          <t>4.0</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>18.</t>
+          <t>17.</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>99</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>0.0</t>
+          <t>4.0</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>18.</t>
+          <t>19.</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Schoel</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Lischetti</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>0.0</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>