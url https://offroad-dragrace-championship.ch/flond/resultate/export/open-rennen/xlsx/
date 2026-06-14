--- v0 (2026-04-30)
+++ v1 (2026-06-14)
@@ -410,94 +410,6394 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H1"/>
+  <dimension ref="A1:H151"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Uhrzeit</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Bahn</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Vorname</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Reaktion</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Zeit</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Speed</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>18:43:21</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>0.3520</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>4.3070</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>113.97</t>
+        </is>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="inlineStr">
+        <is>
+          <t>18:43:21</t>
+        </is>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>-0.1290</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>4.3360</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>91.98</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="inlineStr">
+        <is>
+          <t>18:37:03</t>
+        </is>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>0.4550</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>4.4420</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>93.11</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="inlineStr">
+        <is>
+          <t>18:37:03</t>
+        </is>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>0.4100</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>4.2510</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>112.49</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="inlineStr">
+        <is>
+          <t>18:33:50</t>
+        </is>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>0.3500</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>4.1890</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>118.06</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="inlineStr">
+        <is>
+          <t>18:33:50</t>
+        </is>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>0.2870</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>5.0960</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>62.04</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="inlineStr">
+        <is>
+          <t>18:32:03</t>
+        </is>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>0.3710</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>5.1960</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>59.04</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="inlineStr">
+        <is>
+          <t>18:32:03</t>
+        </is>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>0.4200</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>4.2560</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>104.17</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="inlineStr">
+        <is>
+          <t>18:30:05</t>
+        </is>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>0.3460</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>4.3610</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>118.01</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="inlineStr">
+        <is>
+          <t>18:30:05</t>
+        </is>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>0.5740</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>4.4970</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>103.12</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="inlineStr">
+        <is>
+          <t>18:27:32</t>
+        </is>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>0.2900</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>4.3520</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>108.73</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="inlineStr">
+        <is>
+          <t>18:27:32</t>
+        </is>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>0.1080</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>4.2540</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>107.06</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="inlineStr">
+        <is>
+          <t>18:25:21</t>
+        </is>
+      </c>
+      <c r="B14" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C14" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E14" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F14" t="inlineStr">
+        <is>
+          <t>0.3670</t>
+        </is>
+      </c>
+      <c r="G14" t="inlineStr">
+        <is>
+          <t>4.4280</t>
+        </is>
+      </c>
+      <c r="H14" t="inlineStr">
+        <is>
+          <t>98.30</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="inlineStr">
+        <is>
+          <t>18:25:21</t>
+        </is>
+      </c>
+      <c r="B15" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C15" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D15" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E15" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F15" t="inlineStr">
+        <is>
+          <t>0.3070</t>
+        </is>
+      </c>
+      <c r="G15" t="inlineStr">
+        <is>
+          <t>4.2640</t>
+        </is>
+      </c>
+      <c r="H15" t="inlineStr">
+        <is>
+          <t>109.87</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="inlineStr">
+        <is>
+          <t>18:21:42</t>
+        </is>
+      </c>
+      <c r="B16" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C16" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D16" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E16" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F16" t="inlineStr">
+        <is>
+          <t>0.2960</t>
+        </is>
+      </c>
+      <c r="G16" t="inlineStr">
+        <is>
+          <t>4.4680</t>
+        </is>
+      </c>
+      <c r="H16" t="inlineStr">
+        <is>
+          <t>95.21</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="inlineStr">
+        <is>
+          <t>18:21:42</t>
+        </is>
+      </c>
+      <c r="B17" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C17" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E17" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F17" t="inlineStr">
+        <is>
+          <t>0.4860</t>
+        </is>
+      </c>
+      <c r="G17" t="inlineStr">
+        <is>
+          <t>4.2890</t>
+        </is>
+      </c>
+      <c r="H17" t="inlineStr">
+        <is>
+          <t>116.35</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="inlineStr">
+        <is>
+          <t>18:20:19</t>
+        </is>
+      </c>
+      <c r="B18" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C18" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E18" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F18" t="inlineStr">
+        <is>
+          <t>0.4290</t>
+        </is>
+      </c>
+      <c r="G18" t="inlineStr">
+        <is>
+          <t>4.3990</t>
+        </is>
+      </c>
+      <c r="H18" t="inlineStr">
+        <is>
+          <t>104.54</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="inlineStr">
+        <is>
+          <t>18:20:19</t>
+        </is>
+      </c>
+      <c r="B19" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C19" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F19" t="inlineStr">
+        <is>
+          <t>0.4450</t>
+        </is>
+      </c>
+      <c r="G19" t="inlineStr">
+        <is>
+          <t>4.5660</t>
+        </is>
+      </c>
+      <c r="H19" t="inlineStr">
+        <is>
+          <t>84.68</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="inlineStr">
+        <is>
+          <t>18:18:40</t>
+        </is>
+      </c>
+      <c r="B20" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C20" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F20" t="inlineStr">
+        <is>
+          <t>0.3290</t>
+        </is>
+      </c>
+      <c r="G20" t="inlineStr">
+        <is>
+          <t>4.5040</t>
+        </is>
+      </c>
+      <c r="H20" t="inlineStr">
+        <is>
+          <t>91.47</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="inlineStr">
+        <is>
+          <t>18:18:40</t>
+        </is>
+      </c>
+      <c r="B21" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C21" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E21" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F21" t="inlineStr">
+        <is>
+          <t>0.3880</t>
+        </is>
+      </c>
+      <c r="G21" t="inlineStr">
+        <is>
+          <t>4.5930</t>
+        </is>
+      </c>
+      <c r="H21" t="inlineStr">
+        <is>
+          <t>100.78</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="inlineStr">
+        <is>
+          <t>18:16:52</t>
+        </is>
+      </c>
+      <c r="B22" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C22" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D22" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E22" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F22" t="inlineStr">
+        <is>
+          <t>0.2530</t>
+        </is>
+      </c>
+      <c r="G22" t="inlineStr">
+        <is>
+          <t>4.1240</t>
+        </is>
+      </c>
+      <c r="H22" t="inlineStr">
+        <is>
+          <t>120.24</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="inlineStr">
+        <is>
+          <t>18:16:52</t>
+        </is>
+      </c>
+      <c r="B23" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C23" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="D23" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="E23" t="inlineStr">
+        <is>
+          <t>Embacher</t>
+        </is>
+      </c>
+      <c r="F23" t="inlineStr">
+        <is>
+          <t>0.4250</t>
+        </is>
+      </c>
+      <c r="G23" t="inlineStr">
+        <is>
+          <t>5.1220</t>
+        </is>
+      </c>
+      <c r="H23" t="inlineStr">
+        <is>
+          <t>58.21</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="inlineStr">
+        <is>
+          <t>18:14:45</t>
+        </is>
+      </c>
+      <c r="B24" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C24" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Embacher</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>0.4040</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>4.2160</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>114.79</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="inlineStr">
+        <is>
+          <t>18:14:45</t>
+        </is>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>0.3160</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
+        <is>
+          <t>4.2630</t>
+        </is>
+      </c>
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>107.26</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="inlineStr">
+        <is>
+          <t>18:12:05</t>
+        </is>
+      </c>
+      <c r="B26" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C26" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D26" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>0.3890</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>4.4110</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>112.73</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="inlineStr">
+        <is>
+          <t>18:12:05</t>
+        </is>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Embacher</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>0.4480</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
+        <is>
+          <t>4.4710</t>
+        </is>
+      </c>
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>108.51</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="inlineStr">
+        <is>
+          <t>18:10:29</t>
+        </is>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Marti</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>0.1850</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
+        <is>
+          <t>4.3760</t>
+        </is>
+      </c>
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>112.79</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>18:10:29</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>0.4260</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
+        <is>
+          <t>4.3550</t>
+        </is>
+      </c>
+      <c r="H29" t="inlineStr">
+        <is>
+          <t>108.36</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="inlineStr">
+        <is>
+          <t>18:08:57</t>
+        </is>
+      </c>
+      <c r="B30" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C30" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E30" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F30" t="inlineStr">
+        <is>
+          <t>0.4670</t>
+        </is>
+      </c>
+      <c r="G30" t="inlineStr">
+        <is>
+          <t>4.7980</t>
+        </is>
+      </c>
+      <c r="H30" t="inlineStr">
+        <is>
+          <t>83.74</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="inlineStr">
+        <is>
+          <t>18:08:57</t>
+        </is>
+      </c>
+      <c r="B31" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C31" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="D31" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Marti</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>-0.5500</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>6.2450</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>33.04</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="inlineStr">
+        <is>
+          <t>18:07:07</t>
+        </is>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
+          <t>Nino</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Keiser</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>0.3640</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>4.3910</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>93.95</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="inlineStr">
+        <is>
+          <t>18:07:07</t>
+        </is>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>0.3940</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
+        <is>
+          <t>4.3140</t>
+        </is>
+      </c>
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>117.89</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="inlineStr">
+        <is>
+          <t>18:05:48</t>
+        </is>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>0.3870</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
+        <is>
+          <t>4.2970</t>
+        </is>
+      </c>
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>109.74</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="inlineStr">
+        <is>
+          <t>18:05:48</t>
+        </is>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
+        <is>
+          <t>Nino</t>
+        </is>
+      </c>
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Keiser</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>0.3920</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
+        <is>
+          <t>4.3690</t>
+        </is>
+      </c>
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>90.75</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>18:03:44</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>0.4230</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>4.3860</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>96.57</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>18:03:44</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Güntensperger</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Willi</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>1.6020</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>8.8030</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>44.17</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>18:02:09</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Güntensperger</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Willi</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>0.4030</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>4.4730</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>99.61</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>18:02:09</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>0.3310</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>4.3770</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>99.56</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>17:59:57</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Embacher</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>0.4630</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>4.3010</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>114.08</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>17:59:57</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Jimmy</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>-0.1190</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>4.9920</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>80.06</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>17:58:29</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Jimmy</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>0.3660</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>4.5960</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>96.22</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>17:58:29</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Embacher</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>0.3960</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>4.2980</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>115.78</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>17:57:09</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>0.3570</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>4.1690</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>113.74</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>17:57:09</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Baumgartner</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>0.5140</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>4.7610</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>94.61</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>17:55:12</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Baumgartner</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>0.4510</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>4.5800</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>93.12</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>17:55:12</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>0.3690</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>4.3300</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>114.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="inlineStr">
+        <is>
+          <t>17:53:26</t>
+        </is>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>0.3430</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>7.1030</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>39.46</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="inlineStr">
+        <is>
+          <t>17:53:26</t>
+        </is>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Baumgartner</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>0.3880</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>4.4600</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>101.92</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="inlineStr">
+        <is>
+          <t>17:51:57</t>
+        </is>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Strahm</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>0.4300</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>4.5640</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>98.55</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="inlineStr">
+        <is>
+          <t>17:51:57</t>
+        </is>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Marti</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>0.3960</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>4.5540</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>102.86</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="inlineStr">
+        <is>
+          <t>17:50:31</t>
+        </is>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Marti</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>0.4320</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>4.5290</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>112.48</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="inlineStr">
+        <is>
+          <t>17:50:31</t>
+        </is>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Strahm</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>0.4040</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>4.5270</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>89.36</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="inlineStr">
+        <is>
+          <t>17:48:38</t>
+        </is>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Strahm</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>0.4080</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>4.4940</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>104.68</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="inlineStr">
+        <is>
+          <t>17:48:38</t>
+        </is>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Marti</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>0.3870</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>4.3860</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>106.05</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>17:47:41</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Kevin</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Frei</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>0.2800</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>4.1840</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>112.68</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>17:47:41</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>0.3620</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>4.1140</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>124.13</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>17:46:52</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>0.6080</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>4.5550</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>102.91</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="inlineStr">
+        <is>
+          <t>17:46:52</t>
+        </is>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>Kevin</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Frei</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>0.3560</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>4.4140</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>107.98</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="inlineStr">
+        <is>
+          <t>17:45:13</t>
+        </is>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>Kevin</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Frei</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>0.3130</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>4.3010</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>93.13</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="inlineStr">
+        <is>
+          <t>17:45:13</t>
+        </is>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>0.4390</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>4.2980</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>108.12</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="inlineStr">
+        <is>
+          <t>17:44:06</t>
+        </is>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>Nino</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Keiser</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>0.4220</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>4.5690</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>77.23</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="inlineStr">
+        <is>
+          <t>17:43:04</t>
+        </is>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>0.3970</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>4.1980</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>114.54</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="inlineStr">
+        <is>
+          <t>17:43:04</t>
+        </is>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>Ariano</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Plaz</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>0.3550</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>4.3110</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>114.24</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="inlineStr">
+        <is>
+          <t>17:41:47</t>
+        </is>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>Ariano</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Plaz</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>0.4000</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>4.3680</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>111.77</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="inlineStr">
+        <is>
+          <t>17:41:47</t>
+        </is>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>0.5030</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>4.2640</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>118.25</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="inlineStr">
+        <is>
+          <t>17:39:58</t>
+        </is>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>0.3290</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>4.2080</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>111.25</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>17:38:57</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>Güntensperger</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Willi</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>0.3270</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>4.2740</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>102.22</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="inlineStr">
+        <is>
+          <t>12:43:28</t>
+        </is>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Jimmy</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>0.4590</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>4.8550</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>94.48</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>12:43:28</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Giuseppe</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Zollet</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>0.5100</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>5.0340</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>91.95</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="inlineStr">
+        <is>
+          <t>12:40:09</t>
+        </is>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>Giuseppe</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Zollet</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>0.4360</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>8.7440</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>24.79</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="inlineStr">
+        <is>
+          <t>12:40:09</t>
+        </is>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>Jimmy</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>0.3820</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>4.6490</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>95.85</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="inlineStr">
+        <is>
+          <t>12:38:34</t>
+        </is>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Baumgartner</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>0.4350</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>4.6780</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>100.24</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="inlineStr">
+        <is>
+          <t>12:38:34</t>
+        </is>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Stefan</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Blarer</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>0.4010</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>4.7580</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>99.67</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="inlineStr">
+        <is>
+          <t>12:37:24</t>
+        </is>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>Stefan</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Blarer</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>0.4170</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>4.9710</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>96.72</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="inlineStr">
+        <is>
+          <t>12:37:24</t>
+        </is>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Baumgartner</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>0.4700</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>4.6210</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>96.74</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="inlineStr">
+        <is>
+          <t>12:35:41</t>
+        </is>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Baumgartner</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>0.4390</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>4.7410</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>97.53</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="inlineStr">
+        <is>
+          <t>12:35:41</t>
+        </is>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Stefan</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Blarer</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>0.3540</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>4.6570</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>103.70</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="inlineStr">
+        <is>
+          <t>12:33:59</t>
+        </is>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>313</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>Christian</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Debrunner</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>0.5090</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>4.8470</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>86.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="inlineStr">
+        <is>
+          <t>12:33:59</t>
+        </is>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>Strahm</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>0.3690</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>4.5470</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>96.96</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="inlineStr">
+        <is>
+          <t>12:32:23</t>
+        </is>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Strahm</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>0.3970</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>4.6920</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>91.84</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="inlineStr">
+        <is>
+          <t>12:32:23</t>
+        </is>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>313</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Christian</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Debrunner</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>0.4360</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>5.2300</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>87.45</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>12:31:02</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>313</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>Christian</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Debrunner</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>0.4210</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>4.8220</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>99.48</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="inlineStr">
+        <is>
+          <t>12:31:02</t>
+        </is>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Strahm</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>0.7370</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>5.9450</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>71.85</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="inlineStr">
+        <is>
+          <t>12:29:35</t>
+        </is>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>0.3080</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>4.2990</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>113.83</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="inlineStr">
+        <is>
+          <t>12:29:35</t>
+        </is>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>Filip</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Schmucki</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>0.3550</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>4.4200</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>102.06</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="inlineStr">
+        <is>
+          <t>12:28:29</t>
+        </is>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>Filip</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Schmucki</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>0.3360</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>4.2740</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>110.46</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="inlineStr">
+        <is>
+          <t>12:28:29</t>
+        </is>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>0.3880</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>4.3920</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>108.98</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="inlineStr">
+        <is>
+          <t>12:26:32</t>
+        </is>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>0.1640</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>4.1960</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>105.48</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="inlineStr">
+        <is>
+          <t>12:26:32</t>
+        </is>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>Filip</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>Schmucki</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>-0.3220</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>4.1370</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>82.41</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="inlineStr">
+        <is>
+          <t>11:23:37</t>
+        </is>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>Joe</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>Manhart</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>0.3760</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>21.5750</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>36.27</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="inlineStr">
+        <is>
+          <t>11:23:37</t>
+        </is>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>Yvonne</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Dürrenberger</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>0.3270</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>4.4210</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>107.65</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>11:09:00</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>777</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Lukas</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Mäder</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>0.4680</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>4.8710</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>89.01</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="inlineStr">
+        <is>
+          <t>11:07:34</t>
+        </is>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>777</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>Lukas</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Mäder</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>0.4300</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>4.6020</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>105.97</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>11:07:34</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>0.4510</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>4.3650</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>110.95</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="inlineStr">
+        <is>
+          <t>11:06:09</t>
+        </is>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>0.3690</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>4.5430</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>102.72</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="inlineStr">
+        <is>
+          <t>11:06:09</t>
+        </is>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>Roger</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>Griss</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>0.4220</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>4.7500</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>93.30</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="inlineStr">
+        <is>
+          <t>11:05:03</t>
+        </is>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>Roger</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>Griss</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>0.4140</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>5.0570</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>98.56</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="inlineStr">
+        <is>
+          <t>11:05:03</t>
+        </is>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>0.3260</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>4.4120</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>100.05</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="inlineStr">
+        <is>
+          <t>11:03:55</t>
+        </is>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>Güntensperger</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Willi</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>0.4300</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>4.3530</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>106.48</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>11:03:55</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>Marco</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>Lischetti</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>0.3630</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>0.0000</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="inlineStr">
+        <is>
+          <t>11:02:41</t>
+        </is>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>Marco</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>Lischetti</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>0.5310</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>5.6750</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>87.39</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="inlineStr">
+        <is>
+          <t>11:02:41</t>
+        </is>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>Güntensperger</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>Willi</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>0.3940</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>4.5670</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>103.47</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="inlineStr">
+        <is>
+          <t>09:38:33</t>
+        </is>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>Güntensperger</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>Willi</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>0.4120</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>5.6980</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>80.79</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>09:38:33</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>777</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>Lukas</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>Mäder</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>0.3610</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>4.6320</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>97.53</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="inlineStr">
+        <is>
+          <t>09:36:19</t>
+        </is>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>777</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>Lukas</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>Mäder</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>0.4530</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>4.7190</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>92.32</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="inlineStr">
+        <is>
+          <t>09:36:19</t>
+        </is>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>46</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>Güntensperger</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>Willi</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>0.5580</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>5.1750</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>71.57</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="inlineStr">
+        <is>
+          <t>09:34:44</t>
+        </is>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>Embacher</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>0.4200</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>4.2780</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>106.83</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="inlineStr">
+        <is>
+          <t>09:34:44</t>
+        </is>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Moritz</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>Janka</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>0.3840</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>4.2030</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>107.88</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="inlineStr">
+        <is>
+          <t>09:33:11</t>
+        </is>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Moritz</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>Janka</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>0.3830</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>4.3380</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>108.55</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>09:33:11</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>63</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Martin</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>Embacher</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>0.4620</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>4.4210</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>115.72</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="inlineStr">
+        <is>
+          <t>09:32:02</t>
+        </is>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Strahm</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>0.3630</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>4.9410</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>89.63</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>09:32:02</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Jimmy</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>0.3270</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>5.0350</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>95.11</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="inlineStr">
+        <is>
+          <t>09:30:21</t>
+        </is>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Jimmy</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>0.3460</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>5.0330</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>91.41</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="inlineStr">
+        <is>
+          <t>09:30:21</t>
+        </is>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>47</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Strahm</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>0.2980</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>4.6660</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>100.32</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="inlineStr">
+        <is>
+          <t>09:28:22</t>
+        </is>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Filip</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Schmucki</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>0.4390</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>4.6240</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>109.29</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="inlineStr">
+        <is>
+          <t>09:28:22</t>
+        </is>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Stefan</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Blarer</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>0.3200</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>4.7570</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>96.43</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="inlineStr">
+        <is>
+          <t>09:27:02</t>
+        </is>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Stefan</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Blarer</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>0.3620</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>4.7760</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>98.53</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="inlineStr">
+        <is>
+          <t>09:27:02</t>
+        </is>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Filip</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Schmucki</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>0.3600</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>4.5710</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>100.68</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="inlineStr">
+        <is>
+          <t>09:25:25</t>
+        </is>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Kevin</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Frei</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>0.3690</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>4.4140</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>101.22</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="inlineStr">
+        <is>
+          <t>09:25:25</t>
+        </is>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>Yvonne</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Dürrenberger</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>0.3660</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>4.6000</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>91.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="inlineStr">
+        <is>
+          <t>09:24:15</t>
+        </is>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>Yvonne</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>Dürrenberger</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>0.3500</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>5.0370</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>91.95</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="inlineStr">
+        <is>
+          <t>09:24:15</t>
+        </is>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>44</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>Kevin</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>Frei</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>0.3810</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>4.3560</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>106.49</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>09:22:50</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>Giuseppe</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>Zollet</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>0.6780</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>5.1200</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>89.58</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="inlineStr">
+        <is>
+          <t>09:22:50</t>
+        </is>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>0.4090</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>4.8540</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>90.91</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="inlineStr">
+        <is>
+          <t>09:21:43</t>
+        </is>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>Alex</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>Wyss</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>0.2940</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>4.8880</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>94.41</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="inlineStr">
+        <is>
+          <t>09:21:43</t>
+        </is>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>Giuseppe</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>Zollet</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>0.7180</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>5.5800</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>86.23</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="inlineStr">
+        <is>
+          <t>09:19:26</t>
+        </is>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>Joe</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>Manhart</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>0.3530</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>4.6020</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>98.90</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="inlineStr">
+        <is>
+          <t>09:19:26</t>
+        </is>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>0.4940</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>4.5110</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>102.05</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="inlineStr">
+        <is>
+          <t>09:17:43</t>
+        </is>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>0.3140</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>41.2210</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>27.87</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="inlineStr">
+        <is>
+          <t>09:17:43</t>
+        </is>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>30</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>Joe</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>Manhart</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>0.3180</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>4.7980</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>89.81</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="inlineStr">
+        <is>
+          <t>09:15:56</t>
+        </is>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>0.4940</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>4.5740</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>106.07</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="inlineStr">
+        <is>
+          <t>09:15:56</t>
+        </is>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>0.4740</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>4.6240</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>110.68</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="inlineStr">
+        <is>
+          <t>09:14:16</t>
+        </is>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>0.6980</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>4.9920</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>105.40</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="inlineStr">
+        <is>
+          <t>09:14:16</t>
+        </is>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>0.3820</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>4.6050</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>114.86</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="inlineStr">
+        <is>
+          <t>09:10:03</t>
+        </is>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>Ariano</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>Plaz</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>0.2920</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>4.3790</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>105.34</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="inlineStr">
+        <is>
+          <t>09:10:03</t>
+        </is>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>Baumgartner</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>0.5980</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>4.9240</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="inlineStr">
+        <is>
+          <t>09:08:25</t>
+        </is>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>69</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>Thomas</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>Baumgartner</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>0.3580</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>4.7960</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>98.41</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="inlineStr">
+        <is>
+          <t>09:08:25</t>
+        </is>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>99</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>Ariano</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>Plaz</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>0.3230</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>4.4020</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="inlineStr">
+        <is>
+          <t>09:06:37</t>
+        </is>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>Roger</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>Griss</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>0.4330</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>5.2940</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>66.89</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="inlineStr">
+        <is>
+          <t>09:06:37</t>
+        </is>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>313</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>Christian</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>Debrunner</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>0.4440</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>4.7080</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="inlineStr">
+        <is>
+          <t>09:05:34</t>
+        </is>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>313</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>Christian</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>Debrunner</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>0.4660</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>4.8440</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>101.89</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="inlineStr">
+        <is>
+          <t>09:05:34</t>
+        </is>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>34</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>Roger</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>Griss</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>0.2960</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>4.9420</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>0.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="inlineStr">
+        <is>
+          <t>09:04:10</t>
+        </is>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>Nino</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>Keiser</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>0.3990</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>4.3720</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>97.12</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="inlineStr">
+        <is>
+          <t>09:04:10</t>
+        </is>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>Sven</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>Kaufmann</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>0.3760</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>4.7040</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>98.30</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="inlineStr">
+        <is>
+          <t>09:02:26</t>
+        </is>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>Sven</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>Kaufmann</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>0.3670</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>4.5560</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>105.80</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="inlineStr">
+        <is>
+          <t>09:02:26</t>
+        </is>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>85</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>Nino</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>Keiser</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>0.5230</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>4.6350</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>93.32</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="inlineStr">
+        <is>
+          <t>09:01:15</t>
+        </is>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>Marco</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>Lischetti</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>0.2060</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>22.0820</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>76.61</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="inlineStr">
+        <is>
+          <t>09:01:15</t>
+        </is>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>Marti</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>0.3180</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>4.4230</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>103.89</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="inlineStr">
+        <is>
+          <t>08:59:19</t>
+        </is>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>89</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>Daniel</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>Marti</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>0.4460</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>4.7200</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>106.00</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="inlineStr">
+        <is>
+          <t>08:59:19</t>
+        </is>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>Marco</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>Lischetti</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>8.0620</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>0.0000</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>0.00</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>