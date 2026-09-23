--- v0 (2026-05-10)
+++ v1 (2026-09-23)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H143"/>
+  <dimension ref="A1:H136"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Uhrzeit</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Bahn</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,5997 +463,5679 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Reaktion</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Zeit</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Speed</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2025-08-08T18:19:09</t>
+          <t>19:10:07</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Samantha</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>0.4627</t>
+          <t>0.4150</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>4.5661</t>
+          <t>4.7220</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>117.74</t>
+          <t>92.36</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2025-08-08T18:19:09</t>
+          <t>19:10:07</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>0.3914</t>
+          <t>-0.0060</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>4.6465</t>
+          <t>5.2920</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>104.51</t>
+          <t>76.07</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2025-08-08T18:20:25</t>
+          <t>19:08:30</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>0.3826</t>
+          <t>0.5530</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>4.5072</t>
+          <t>5.1460</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>105.14</t>
+          <t>89.79</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2025-08-08T18:20:25</t>
+          <t>19:08:30</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Samantha</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>0.4226</t>
+          <t>0.5760</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>4.5360</t>
+          <t>5.0920</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>117.21</t>
+          <t>101.25</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2025-08-08T18:21:27</t>
+          <t>19:07:28</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>85</t>
-[...11 lines deleted...]
-      </c>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr"/>
+      <c r="E6" t="inlineStr"/>
       <c r="F6" t="inlineStr">
         <is>
-          <t>0.4507</t>
+          <t>0.7850</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>4.6767</t>
+          <t>6.7420</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>109.89</t>
+          <t>71.09</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2025-08-08T18:21:27</t>
+          <t>19:07:28</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>64</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Krügel</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>0.3853</t>
+          <t>0.4880</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>4.4811</t>
+          <t>4.9200</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>102.41</t>
+          <t>104.14</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2025-08-08T18:23:22</t>
+          <t>19:06:32</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>64</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Krügel</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>0.3219</t>
+          <t>-0.3200</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>4.4743</t>
+          <t>4.0800</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>115.62</t>
+          <t>98.47</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2025-08-08T18:23:22</t>
+          <t>19:06:32</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>85</t>
-[...11 lines deleted...]
-      </c>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr"/>
+      <c r="E9" t="inlineStr"/>
       <c r="F9" t="inlineStr">
         <is>
-          <t>0.4372</t>
+          <t>0.5750</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>4.6276</t>
+          <t>6.6570</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>108.26</t>
+          <t>70.74</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2025-08-08T18:24:16</t>
+          <t>19:05:01</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>0.3371</t>
+          <t>0.4670</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>4.6859</t>
+          <t>4.8210</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>112.80</t>
+          <t>107.78</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2025-08-08T18:24:16</t>
+          <t>19:05:01</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>999</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Nils</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Zaugg</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>0.2656</t>
+          <t>0.4140</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>4.7501</t>
+          <t>5.2340</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>105.15</t>
+          <t>90.70</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2025-08-08T18:25:33</t>
+          <t>19:03:50</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>999</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Nils</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Zaugg</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>0.3692</t>
+          <t>0.3440</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>4.6379</t>
+          <t>5.3590</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>108.26</t>
+          <t>89.28</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2025-08-08T18:25:33</t>
+          <t>19:03:50</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>0.3802</t>
+          <t>0.4440</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>4.6831</t>
+          <t>4.7410</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>109.19</t>
+          <t>104.28</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2025-08-08T18:26:43</t>
+          <t>19:02:38</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Janne</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>0.3595</t>
+          <t>0.4150</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>6.4725</t>
+          <t>4.6960</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>49.33</t>
+          <t>111.13</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2025-08-08T18:26:43</t>
+          <t>19:01:25</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Schulz</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>0.5069</t>
+          <t>0.3050</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>4.5891</t>
+          <t>5.3530</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>118.57</t>
+          <t>90.14</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2025-08-08T18:27:56</t>
+          <t>19:01:25</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>3</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Jayden</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>0.3861</t>
+          <t>0.4800</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>4.5186</t>
+          <t>5.2620</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>117.47</t>
+          <t>88.99</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2025-08-08T18:27:56</t>
+          <t>19:00:12</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>3</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Janne</t>
+          <t>Jayden</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>0.3795</t>
+          <t>-0.3610</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>5.0038</t>
+          <t>5.2920</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>97.34</t>
+          <t>63.69</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2025-08-08T18:29:02</t>
+          <t>19:00:12</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Schulz</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>0.4699</t>
+          <t>-0.9560</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>5.0372</t>
+          <t>3.9520</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>100.20</t>
+          <t>72.01</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2025-08-08T18:29:02</t>
+          <t>18:59:19</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>0.4445</t>
+          <t>0.2760</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>4.7812</t>
+          <t>4.6070</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>107.81</t>
+          <t>104.52</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2025-08-08T18:30:29</t>
+          <t>18:59:19</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>99</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>0.4532</t>
+          <t>0.3840</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>4.8085</t>
+          <t>4.4740</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>112.06</t>
+          <t>108.80</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2025-08-08T18:30:29</t>
+          <t>18:58:23</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>99</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>0.4395</t>
+          <t>0.3950</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>5.0909</t>
+          <t>4.5290</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>90.44</t>
+          <t>108.21</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2025-08-08T18:31:21</t>
+          <t>18:58:23</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>0.3609</t>
+          <t>0.3450</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>5.3457</t>
+          <t>4.3750</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>93.25</t>
+          <t>113.57</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2025-08-08T18:31:21</t>
+          <t>18:56:41</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Jürgen</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>0.5692</t>
+          <t>0.8740</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>5.5756</t>
+          <t>5.0820</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>97.15</t>
+          <t>109.00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2025-08-08T18:32:44</t>
+          <t>18:56:41</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Jürgen</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>0.4679</t>
+          <t>0.3480</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>5.5208</t>
+          <t>4.6720</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>96.06</t>
+          <t>97.91</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2025-08-08T18:32:44</t>
+          <t>18:55:45</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>0.4312</t>
+          <t>3.7800</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>5.4768</t>
+          <t>7.9690</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>96.24</t>
+          <t>92.12</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>2025-08-08T18:33:46</t>
+          <t>18:55:45</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>-0.0320</t>
+          <t>0.4410</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>4.5041</t>
+          <t>4.8490</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>106.91</t>
+          <t>104.75</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2025-08-08T18:33:46</t>
+          <t>18:54:24</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>106</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Leon</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Roth</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>0.5261</t>
+          <t>0.3170</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>4.6747</t>
+          <t>4.5730</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>102.21</t>
+          <t>99.47</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2025-08-08T18:35:13</t>
+          <t>18:54:24</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>111</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Janne</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>0.3831</t>
+          <t>0.4330</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>4.4849</t>
+          <t>5.0670</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>109.42</t>
+          <t>92.80</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2025-08-08T18:35:13</t>
+          <t>18:52:46</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>111</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Janne</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>0.3845</t>
+          <t>0.3330</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>4.5865</t>
+          <t>4.7250</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>110.37</t>
+          <t>92.88</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2025-08-08T18:36:59</t>
+          <t>18:52:46</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>106</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>James</t>
+          <t>Leon</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Arnold</t>
+          <t>Roth</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>0.3930</t>
+          <t>0.4080</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>5.0182</t>
+          <t>4.6690</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>99.03</t>
+          <t>106.23</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2025-08-08T18:36:59</t>
+          <t>18:51:31</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>0.5028</t>
+          <t>0.3410</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>5.3679</t>
+          <t>4.5110</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>85.03</t>
+          <t>99.03</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2025-08-08T18:38:07</t>
+          <t>18:51:31</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>69</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>0.5137</t>
+          <t>0.4730</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>5.0827</t>
+          <t>4.6640</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>93.76</t>
+          <t>104.46</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>2025-08-08T18:38:07</t>
+          <t>18:50:17</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>69</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>James</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Arnold</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>0.3044</t>
+          <t>-0.1810</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>4.9575</t>
+          <t>4.5570</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>99.61</t>
+          <t>103.69</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>2025-08-08T18:38:52</t>
+          <t>18:50:17</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>0.5099</t>
+          <t>0.4770</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>4.9181</t>
+          <t>4.6010</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>103.03</t>
+          <t>110.13</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>2025-08-08T18:38:52</t>
+          <t>18:47:57</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Jayden</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>0.3987</t>
+          <t>0.4060</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>5.0064</t>
+          <t>4.5010</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>100.79</t>
+          <t>106.56</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>2025-08-08T18:40:18</t>
+          <t>18:47:57</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Jayden</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>0.4409</t>
+          <t>0.3980</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>6.1938</t>
+          <t>4.4920</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>70.68</t>
+          <t>111.37</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>2025-08-08T18:40:18</t>
+          <t>18:46:46</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>0.4669</t>
+          <t>0.3980</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>4.8112</t>
+          <t>4.6380</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>101.59</t>
+          <t>105.05</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2025-08-08T18:41:08</t>
+          <t>18:46:46</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>0.3532</t>
+          <t>0.4450</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>4.5835</t>
+          <t>4.5240</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>106.68</t>
+          <t>108.50</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2025-08-08T18:41:08</t>
+          <t>18:45:40</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Andrin</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Schäfli</t>
+          <t>Lüthi</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>0.4824</t>
+          <t>-1.1870</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>6.0326</t>
+          <t>3.2740</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>84.61</t>
+          <t>106.52</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>2025-08-08T18:42:21</t>
+          <t>18:45:40</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Schäfli</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>0.5229</t>
+          <t>0.4440</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>5.9086</t>
+          <t>4.4160</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>87.05</t>
+          <t>117.03</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>2025-08-08T18:42:21</t>
+          <t>18:44:53</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>0.4021</t>
+          <t>-0.5550</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>4.5795</t>
+          <t>4.0920</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>107.58</t>
+          <t>99.87</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>2025-08-08T18:43:20</t>
+          <t>18:44:53</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Erich</t>
+          <t>Andrin</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Krügel</t>
+          <t>Lüthi</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>0.3938</t>
+          <t>0.2780</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>5.4807</t>
+          <t>4.6740</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>89.81</t>
+          <t>108.47</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>2025-08-08T18:43:20</t>
+          <t>10:43:01</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>3</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Leon</t>
+          <t>Jayden</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Roth</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>0.4129</t>
+          <t>0.0130</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>6.3841</t>
+          <t>5.4130</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>88.72</t>
+          <t>57.95</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>2025-08-08T18:44:31</t>
+          <t>10:43:01</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>64</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Leon</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Roth</t>
+          <t>Krügel</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>0.3677</t>
+          <t>0.3840</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>5.1886</t>
+          <t>4.7830</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>81.89</t>
+          <t>111.58</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>2025-08-08T18:44:31</t>
+          <t>10:41:51</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Erich</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Krügel</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>0.4194</t>
+          <t>0.4210</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>6.1010</t>
+          <t>4.7330</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>81.11</t>
+          <t>102.16</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>2025-08-09T08:57:07</t>
+          <t>10:41:51</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>3</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Jayden</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>0.5976</t>
+          <t>0.2720</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>4.7390</t>
+          <t>5.1950</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>116.44</t>
+          <t>76.97</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>2025-08-09T08:57:07</t>
+          <t>10:40:18</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Jayden</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Schulz</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>0.4345</t>
+          <t>0.5190</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>4.9050</t>
+          <t>6.0470</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>104.96</t>
+          <t>49.09</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>2025-08-09T08:58:24</t>
+          <t>10:40:18</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Jayden</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>0.2577</t>
+          <t>0.5980</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>4.8727</t>
+          <t>5.4440</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>107.48</t>
+          <t>106.07</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>2025-08-09T08:58:24</t>
+          <t>10:39:24</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Thomas</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>0.4058</t>
+          <t>-0.0320</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>4.8193</t>
+          <t>4.0070</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>100.69</t>
+          <t>108.86</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>2025-08-09T09:02:03</t>
+          <t>10:39:24</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>21</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Giovanni</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Schulz</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>0.4422</t>
+          <t>-0.4000</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>4.8804</t>
+          <t>4.6670</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>107.07</t>
+          <t>80.30</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2025-08-09T09:02:03</t>
+          <t>10:37:32</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>606</t>
-[...11 lines deleted...]
-      </c>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr"/>
+      <c r="E51" t="inlineStr"/>
       <c r="F51" t="inlineStr">
         <is>
-          <t>0.4422</t>
+          <t>0.3670</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>5.8607</t>
+          <t>5.1690</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>85.64</t>
+          <t>82.77</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2025-08-09T09:03:23</t>
+          <t>10:37:32</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>606</t>
+          <t>111</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Janne</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Schäfli</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>0.4376</t>
+          <t>0.4340</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>5.6926</t>
+          <t>5.0700</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>89.05</t>
+          <t>99.08</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>2025-08-09T09:03:23</t>
+          <t>10:36:14</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>111</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Janne</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>0.3004</t>
+          <t>0.3810</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>4.6905</t>
+          <t>5.5180</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>111.01</t>
+          <t>92.65</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>2025-08-09T09:04:17</t>
+          <t>10:36:14</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>13</t>
-[...11 lines deleted...]
-      </c>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr"/>
+      <c r="E54" t="inlineStr"/>
       <c r="F54" t="inlineStr">
         <is>
-          <t>0.3970</t>
+          <t>0.5850</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>5.3017</t>
+          <t>5.8410</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>99.26</t>
+          <t>76.84</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>2025-08-09T09:04:17</t>
+          <t>10:34:14</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>0.4836</t>
+          <t>0.4520</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>4.8348</t>
+          <t>4.9590</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>100.97</t>
+          <t>94.25</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>2025-08-09T09:05:58</t>
+          <t>10:34:14</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>999</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Nils</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Zaugg</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>0.4589</t>
+          <t>0.4270</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>4.7501</t>
+          <t>4.9300</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>100.52</t>
+          <t>102.41</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>2025-08-09T09:05:58</t>
+          <t>10:32:58</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>999</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Jürgen</t>
+          <t>Nils</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Zaugg</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>0.4744</t>
+          <t>0.4160</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>6.8759</t>
+          <t>4.8360</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>68.59</t>
+          <t>94.13</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>2025-08-09T09:07:14</t>
+          <t>10:32:58</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Janne</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>0.5242</t>
+          <t>0.4520</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>5.4057</t>
+          <t>4.8940</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>102.35</t>
+          <t>101.43</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>2025-08-09T09:07:14</t>
+          <t>10:31:28</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>0.4124</t>
+          <t>0.4870</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>5.0837</t>
+          <t>5.0020</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>101.70</t>
+          <t>95.94</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>2025-08-09T09:08:46</t>
+          <t>10:31:28</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>999</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Nils</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Zaugg</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>0.3858</t>
+          <t>0.6600</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>5.1855</t>
+          <t>5.4200</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>100.52</t>
+          <t>95.90</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>2025-08-09T09:08:46</t>
+          <t>11:16:26</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Janne</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>0.4176</t>
+          <t>0.3730</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>5.2393</t>
+          <t>4.4350</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>100.79</t>
+          <t>109.97</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>2025-08-09T09:11:06</t>
+          <t>11:16:26</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>64</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Krügel</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>0.5714</t>
+          <t>0.3980</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>5.0610</t>
+          <t>4.6030</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>100.52</t>
+          <t>115.63</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>2025-08-09T09:11:06</t>
+          <t>11:15:31</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>64</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Leon</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Roth</t>
+          <t>Krügel</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>0.2801</t>
+          <t>0.3960</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>4.9269</t>
+          <t>4.8400</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>98.31</t>
+          <t>106.89</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>2025-08-09T09:12:39</t>
+          <t>11:15:31</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Leon</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Roth</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>0.2711</t>
+          <t>0.4120</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>4.9851</t>
+          <t>4.4680</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>100.97</t>
+          <t>115.03</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>2025-08-09T09:12:39</t>
+          <t>11:14:18</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>106</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Leon</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Roth</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>0.5872</t>
+          <t>0.3610</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>6.9482</t>
+          <t>4.6190</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>68.39</t>
+          <t>103.53</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>2025-08-09T09:14:09</t>
+          <t>11:14:18</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Andrin</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Lüthi</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>0.2996</t>
+          <t>0.0250</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>4.4418</t>
+          <t>4.9770</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>111.22</t>
+          <t>107.67</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>2025-08-09T09:14:09</t>
+          <t>11:12:53</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Andrin</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Lüthi</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>0.3798</t>
+          <t>0.2930</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>4.3998</t>
+          <t>4.6270</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>117.18</t>
+          <t>105.48</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>2025-08-09T09:15:55</t>
+          <t>11:12:53</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>106</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Leon</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Roth</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>0.3933</t>
+          <t>0.3830</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>4.5697</t>
+          <t>4.6460</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>117.19</t>
+          <t>105.37</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>2025-08-09T09:15:55</t>
+          <t>11:11:31</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>106</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Leon</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Roth</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>0.4115</t>
+          <t>0.5040</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>5.0075</t>
+          <t>4.7050</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>110.02</t>
+          <t>101.12</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>2025-08-09T09:17:00</t>
+          <t>11:11:31</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Andrin</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Lüthi</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>0.4455</t>
+          <t>0.5590</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>4.4943</t>
+          <t>4.9510</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>114.30</t>
+          <t>110.63</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>2025-08-09T09:17:00</t>
+          <t>11:09:31</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>0.4096</t>
+          <t>0.4380</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>4.7848</t>
+          <t>4.7590</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>106.56</t>
+          <t>105.29</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>2025-08-09T09:18:28</t>
+          <t>11:09:31</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>0.4059</t>
+          <t>0.4610</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>4.6428</t>
+          <t>4.5780</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>111.23</t>
+          <t>117.87</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>2025-08-09T09:18:28</t>
+          <t>11:08:27</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>0.4451</t>
+          <t>0.4200</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>4.4967</t>
+          <t>4.4680</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>114.07</t>
+          <t>111.54</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>2025-08-09T09:20:01</t>
+          <t>11:08:27</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-      <c r="E74" t="inlineStr"/>
+          <t>76</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>Stefan</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Blarer</t>
+        </is>
+      </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>0.3180</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.5650</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>110.76</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>2025-08-09T09:20:01</t>
+          <t>11:06:52</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Samantha</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>0.4182</t>
+          <t>0.0210</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>4.5152</t>
+          <t>4.6290</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>115.13</t>
+          <t>108.61</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>2025-08-09T09:21:37</t>
+          <t>11:06:52</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>0.4208</t>
+          <t>0.4270</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>4.5134</t>
+          <t>4.6620</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>119.69</t>
+          <t>110.00</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>2025-08-09T09:21:37</t>
+          <t>11:04:32</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>99</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>0.4068</t>
+          <t>0.3970</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>4.8274</t>
+          <t>4.7830</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>99.17</t>
+          <t>103.55</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>2025-08-09T09:22:53</t>
+          <t>11:04:32</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>0.3695</t>
+          <t>0.4240</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>4.7463</t>
+          <t>4.5090</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>111.34</t>
+          <t>109.86</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>2025-08-09T09:22:53</t>
+          <t>11:03:03</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>0.3240</t>
+          <t>0.3530</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>4.4951</t>
+          <t>4.6050</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>116.33</t>
+          <t>105.85</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>2025-08-09T09:23:59</t>
+          <t>11:03:03</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>99</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>0.4024</t>
+          <t>0.4980</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>4.7257</t>
+          <t>4.9310</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>100.60</t>
+          <t>102.65</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>2025-08-09T09:23:59</t>
+          <t>11:01:41</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>99</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>6.3086</t>
+          <t>0.4030</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>15.5911</t>
+          <t>4.7700</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>17.89</t>
+          <t>102.98</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>2025-08-09T09:25:23</t>
+          <t>11:01:41</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>0.4276</t>
+          <t>0.3250</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>4.5628</t>
+          <t>4.8830</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>106.56</t>
+          <t>103.04</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>2025-08-09T09:25:23</t>
+          <t>11:00:04</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>0.3803</t>
+          <t>0.2820</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>4.6193</t>
+          <t>6.2860</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>106.16</t>
+          <t>51.00</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>2025-08-09T09:26:49</t>
+          <t>11:00:04</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>111</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Janne</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>0.4731</t>
+          <t>0.3960</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>4.7829</t>
+          <t>8.4580</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>99.70</t>
+          <t>32.66</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>2025-08-09T09:26:49</t>
+          <t>10:57:45</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>111</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Janne</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Keller</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>0.4765</t>
+          <t>0.3770</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>4.7172</t>
+          <t>5.7930</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>99.88</t>
+          <t>56.39</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>2025-08-09T09:28:28</t>
+          <t>10:57:45</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>0.3641</t>
+          <t>0.4320</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>4.4652</t>
+          <t>4.6130</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>111.56</t>
+          <t>117.36</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>2025-08-09T09:28:28</t>
+          <t>10:56:27</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>0.3688</t>
+          <t>0.4750</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>5.2304</t>
+          <t>4.4710</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>97.19</t>
+          <t>108.16</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>2025-08-09T09:29:52</t>
+          <t>10:56:27</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>0.3524</t>
+          <t>0.3470</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>5.2073</t>
+          <t>4.7840</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>97.10</t>
+          <t>100.55</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>2025-08-09T09:29:52</t>
+          <t>10:55:09</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>0.3661</t>
+          <t>0.5250</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>4.3991</t>
+          <t>4.6390</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>111.78</t>
+          <t>102.79</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>2025-08-09T09:31:09</t>
+          <t>10:55:09</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>0.3586</t>
+          <t>0.5020</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>4.4453</t>
+          <t>4.7590</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>117.55</t>
+          <t>89.10</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>2025-08-09T09:31:09</t>
+          <t>10:53:35</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>0.4060</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.5640</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>106.73</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>2025-08-09T09:33:00</t>
+          <t>10:53:35</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>0.4268</t>
+          <t>0.4490</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>4.4698</t>
+          <t>4.7890</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>115.49</t>
+          <t>102.95</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>2025-08-09T09:33:00</t>
+          <t>10:51:55</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>69</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>0.4210</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.6830</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>106.13</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>2025-08-09T09:34:19</t>
+          <t>10:51:55</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>0.4117</t>
+          <t>0.2820</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>4.5188</t>
+          <t>4.4900</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>110.57</t>
+          <t>109.85</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>2025-08-09T09:34:19</t>
+          <t>10:50:24</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Leon</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Roth</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>0.2988</t>
+          <t>0.2590</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>5.0686</t>
+          <t>4.3570</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>92.37</t>
+          <t>106.90</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>2025-08-09T09:35:33</t>
+          <t>10:50:24</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>69</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Leon</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Roth</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>0.4086</t>
+          <t>0.3720</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>5.2078</t>
+          <t>4.7880</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>98.48</t>
+          <t>107.15</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>2025-08-09T09:35:33</t>
+          <t>10:48:19</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>999</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Nils</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Zaugg</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>0.4773</t>
+          <t>0.3690</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>4.9621</t>
+          <t>5.0170</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>106.05</t>
+          <t>93.78</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>2025-08-09T13:47:34</t>
+          <t>10:48:19</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>0.4565</t>
+          <t>0.3900</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>4.6802</t>
+          <t>4.4430</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>112.76</t>
+          <t>119.03</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>2025-08-09T13:47:34</t>
+          <t>10:47:19</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>0.5088</t>
+          <t>0.3440</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>4.6749</t>
+          <t>4.4660</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>114.90</t>
+          <t>105.39</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>2025-08-09T13:49:04</t>
+          <t>10:47:19</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>999</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Nils</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Zaugg</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>0.3868</t>
+          <t>0.5520</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>4.4664</t>
+          <t>5.1870</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>117.89</t>
+          <t>100.66</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>2025-08-09T13:49:04</t>
+          <t>17:04:49</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>0.4393</t>
+          <t>0.4820</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>4.6965</t>
+          <t>4.4340</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>105.12</t>
+          <t>117.31</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>2025-08-09T13:51:26</t>
+          <t>17:04:49</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>106</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Leon</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Roth</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>0.4260</t>
+          <t>0.4570</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>4.4430</t>
+          <t>4.6060</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>118.66</t>
+          <t>198.64</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>2025-08-09T13:51:26</t>
+          <t>17:02:13</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>106</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Samantha</t>
+          <t>Leon</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Roth</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>0.3571</t>
+          <t>0.3870</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>4.9241</t>
+          <t>4.7050</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>111.13</t>
+          <t>87.91</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>2025-08-09T13:53:09</t>
+          <t>17:02:13</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Samantha</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>0.2399</t>
+          <t>0.3670</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>4.4278</t>
+          <t>4.3590</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>117.13</t>
+          <t>264.21</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>2025-08-09T13:53:09</t>
+          <t>17:00:26</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>0.4141</t>
+          <t>-0.3460</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>4.5358</t>
+          <t>6.2460</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>117.89</t>
+          <t>30.91</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>2025-08-09T13:55:16</t>
+          <t>17:00:26</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>0.3794</t>
+          <t>-1.0180</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>4.4714</t>
+          <t>3.6450</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>118.39</t>
+          <t>330.48</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>2025-08-09T13:55:16</t>
+          <t>16:59:34</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Samantha</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>0.4740</t>
+          <t>0.2060</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>4.5074</t>
+          <t>4.7690</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>116.13</t>
+          <t>104.97</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>2025-08-09T13:56:31</t>
+          <t>16:59:34</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>0.2070</t>
+          <t>0.3910</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>4.5288</t>
+          <t>4.5230</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>84.79</t>
+          <t>158.06</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>2025-08-09T13:56:31</t>
+          <t>16:55:28</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>0.5186</t>
+          <t>0.3670</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>7.1909</t>
+          <t>4.5500</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>28.91</t>
+          <t>106.84</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>2025-08-09T13:57:58</t>
+          <t>16:55:28</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>0.3789</t>
+          <t>0.4710</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>4.6796</t>
+          <t>4.4490</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>110.68</t>
+          <t>308.82</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>2025-08-09T13:57:58</t>
+          <t>16:54:23</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>0.4503</t>
+          <t>0.4650</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>4.7314</t>
+          <t>4.4380</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>101.02</t>
+          <t>105.44</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>2025-08-09T13:59:14</t>
+          <t>16:54:23</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>0.3733</t>
+          <t>0.4020</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>4.6845</t>
+          <t>4.5760</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>97.92</t>
+          <t>312.30</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>2025-08-09T13:59:14</t>
+          <t>16:53:02</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>0.3210</t>
+          <t>0.3650</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>4.5223</t>
+          <t>4.3920</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>108.26</t>
+          <t>111.02</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>2025-08-09T14:00:53</t>
+          <t>16:53:02</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>0.4793</t>
+          <t>0.3650</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>4.4888</t>
+          <t>4.3730</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>114.40</t>
+          <t>288.56</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>2025-08-09T14:00:53</t>
+          <t>16:52:08</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>0.2911</t>
+          <t>0.3360</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>4.5841</t>
+          <t>4.3480</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>112.75</t>
+          <t>108.89</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>2025-08-09T14:02:16</t>
+          <t>16:52:08</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>0.3079</t>
+          <t>0.3390</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>4.5298</t>
+          <t>4.5130</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>112.99</t>
+          <t>205.80</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>2025-08-09T14:02:16</t>
+          <t>16:50:46</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>0.5132</t>
+          <t>0.2810</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>4.7407</t>
+          <t>4.6580</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>96.88</t>
+          <t>109.58</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>2025-08-09T14:03:39</t>
+          <t>16:50:46</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>0.4202</t>
+          <t>0.3970</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>5.0918</t>
+          <t>4.7160</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>92.11</t>
+          <t>207.37</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>2025-08-09T14:03:39</t>
+          <t>17:12:39</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>0.4581</t>
+          <t>0.3460</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>4.5266</t>
+          <t>4.7530</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>113.69</t>
+          <t>141.25</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>2025-08-09T14:05:34</t>
+          <t>17:11:26</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Ueli</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>0.4292</t>
+          <t>0.3420</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>4.5124</t>
+          <t>4.5160</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>119.18</t>
+          <t>238.97</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>2025-08-09T14:05:34</t>
+          <t>17:09:58</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>0.3306</t>
+          <t>0.3650</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>4.4804</t>
+          <t>4.4090</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>113.69</t>
+          <t>107.87</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>2025-08-09T14:06:58</t>
+          <t>17:09:58</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>0.3315</t>
+          <t>0.4090</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>4.6191</t>
+          <t>4.7580</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>108.26</t>
+          <t>234.88</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>2025-08-09T14:06:58</t>
+          <t>17:08:29</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>0.4404</t>
+          <t>0.4350</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>4.4657</t>
+          <t>4.4740</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>114.17</t>
+          <t>111.82</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>2025-08-09T14:08:40</t>
+          <t>17:08:29</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>0.2503</t>
+          <t>0.3630</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>4.4121</t>
+          <t>4.6460</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>112.75</t>
+          <t>180.40</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>2025-08-09T14:08:40</t>
+          <t>17:06:55</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>0.2051</t>
+          <t>0.3720</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>4.2446</t>
+          <t>4.3640</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>116.63</t>
+          <t>106.90</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>2025-08-09T14:11:45</t>
+          <t>17:06:55</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>0.2842</t>
+          <t>0.4500</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>4.4135</t>
+          <t>4.4570</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>119.70</t>
+          <t>346.26</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>2025-08-09T14:11:45</t>
+          <t>17:15:41</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>0.3797</t>
+          <t>0.3530</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>4.4721</t>
+          <t>4.3580</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>110.46</t>
+          <t>113.14</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>2025-08-09T14:13:27</t>
+          <t>17:15:41</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>0.3364</t>
+          <t>0.3970</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>4.5053</t>
+          <t>4.4820</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>114.66</t>
+          <t>156.98</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>2025-08-09T14:13:27</t>
+          <t>17:14:35</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>0.3244</t>
+          <t>0.4570</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>4.6171</t>
+          <t>4.4260</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>110.02</t>
+          <t>110.20</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>2025-08-09T14:14:54</t>
+          <t>17:14:35</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>0.3272</t>
+          <t>0.3830</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>4.6280</t>
+          <t>4.3290</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>102.54</t>
+          <t>146.86</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>2025-08-09T14:14:54</t>
+          <t>17:42:37</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>0.3943</t>
+          <t>0.3710</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>4.8266</t>
+          <t>4.5080</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>103.91</t>
+          <t>96.62</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>2025-08-09T14:16:29</t>
+          <t>17:42:37</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>0.3145</t>
+          <t>0.3870</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>4.4629</t>
+          <t>7.5310</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>106.15</t>
+          <t>86.42</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>2025-08-09T14:16:29</t>
+          <t>17:19:31</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>0.3788</t>
+          <t>0.3530</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>4.7257</t>
+          <t>4.3480</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>77.75</t>
+          <t>112.03</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>2025-08-09T14:24:24</t>
+          <t>17:19:31</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>0.3718</t>
+          <t>0.3670</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>4.5852</t>
+          <t>5.6910</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>111.83</t>
+          <t>164.41</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>2025-08-09T14:24:24</t>
+          <t>17:18:08</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>0.4095</t>
+          <t>0.3490</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>4.4314</t>
+          <t>4.4310</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>110.24</t>
+          <t>104.63</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>2025-08-09T14:25:49</t>
+          <t>17:18:08</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>0.4670</t>
+          <t>0.4540</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>4.6025</t>
+          <t>4.4320</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>111.59</t>
-[...293 lines deleted...]
-          <t>119.18</t>
+          <t>258.72</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>