--- v0 (2026-05-11)
+++ v1 (2026-09-23)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H79"/>
+  <dimension ref="A1:H73"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Uhrzeit</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Bahn</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,3301 +463,3033 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Reaktion</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Zeit</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Speed</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2025-08-08T17:47:23</t>
+          <t>18:12:51</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
+          <t>Güntensperger</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
           <t>Willi</t>
         </is>
       </c>
-      <c r="E2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>-0.2320</t>
+          <t>0.4460</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>5.4196</t>
+          <t>5.0900</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>99.05</t>
+          <t>88.78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2025-08-08T17:47:23</t>
+          <t>18:12:51</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>222</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Yvonne</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Dürrenberger</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>0.6547</t>
+          <t>0.4900</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>5.7942</t>
+          <t>5.2970</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>94.48</t>
+          <t>82.58</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2025-08-08T17:48:42</t>
+          <t>18:11:33</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>222</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Yvonne</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Dürrenberger</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>-0.2045</t>
+          <t>0.4060</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>4.9846</t>
+          <t>5.4290</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>97.54</t>
+          <t>83.28</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2025-08-08T17:48:42</t>
+          <t>18:11:33</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
+          <t>Güntensperger</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
           <t>Willi</t>
         </is>
       </c>
-      <c r="E5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>0.5210</t>
+          <t>0.4710</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>5.2528</t>
+          <t>5.1080</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>100.01</t>
+          <t>95.26</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2025-08-08T17:49:42</t>
+          <t>18:10:13</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>4</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Silvan</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Janka</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>0.4273</t>
+          <t>0.4490</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>4.8985</t>
+          <t>5.6730</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>100.02</t>
+          <t>82.79</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2025-08-08T17:49:42</t>
+          <t>18:10:13</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Niklas</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Horber</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>0.3772</t>
+          <t>0.4180</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>5.1240</t>
+          <t>5.2980</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>91.28</t>
+          <t>84.73</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2025-08-08T17:51:05</t>
+          <t>18:09:13</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>12</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
           <t>Niklas</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Horber</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>0.1424</t>
+          <t>0.5070</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>5.0040</t>
+          <t>5.4120</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>90.31</t>
+          <t>77.81</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2025-08-08T17:51:05</t>
+          <t>18:09:13</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>4</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Silvan</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Janka</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>0.1932</t>
+          <t>0.5980</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>4.7841</t>
+          <t>5.7510</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>97.36</t>
+          <t>83.72</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2025-08-08T17:51:57</t>
+          <t>18:08:18</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>0.4419</t>
+          <t>0.4600</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>5.3602</t>
+          <t>5.1290</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>87.69</t>
+          <t>92.97</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2025-08-08T17:51:57</t>
+          <t>18:08:18</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>8</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>luca</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>carigiet</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>0.4432</t>
+          <t>0.4350</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>5.1301</t>
+          <t>5.0570</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>98.29</t>
+          <t>96.91</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2025-08-08T17:53:01</t>
+          <t>18:07:20</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>8</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>luca</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>carigiet</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>0.5357</t>
+          <t>0.4100</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>5.1434</t>
+          <t>5.1650</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>98.11</t>
+          <t>90.98</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2025-08-08T17:53:01</t>
+          <t>18:07:20</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>0.3500</t>
+          <t>0.3190</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>5.3785</t>
+          <t>5.0820</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>88.44</t>
+          <t>90.41</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2025-08-08T17:53:54</t>
+          <t>18:06:17</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>222</t>
-[...11 lines deleted...]
-      </c>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>0.5006</t>
+          <t>0.5850</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>5.3618</t>
+          <t>5.5400</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>91.28</t>
+          <t>83.80</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2025-08-08T17:53:54</t>
+          <t>18:06:17</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>0.5497</t>
+          <t>0.5380</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>5.1954</t>
+          <t>5.7570</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>98.29</t>
+          <t>83.50</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2025-08-08T17:55:06</t>
+          <t>18:05:21</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>0.5006</t>
+          <t>0.4680</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>5.1661</t>
+          <t>11.5830</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>96.99</t>
+          <t>39.46</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2025-08-08T17:55:06</t>
+          <t>18:05:21</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>222</t>
-[...11 lines deleted...]
-      </c>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>0.5538</t>
+          <t>0.4260</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>5.4928</t>
+          <t>5.2780</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>89.68</t>
+          <t>90.11</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2025-08-08T17:55:48</t>
+          <t>18:04:19</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>0.4364</t>
+          <t>0.4990</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>5.2083</t>
+          <t>5.3150</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>86.50</t>
+          <t>90.99</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2025-08-08T17:55:48</t>
+          <t>18:04:19</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>0.4346</t>
+          <t>0.4470</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>5.0433</t>
+          <t>5.1050</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>97.36</t>
+          <t>94.88</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2025-08-08T17:56:46</t>
+          <t>18:03:20</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>0.3926</t>
+          <t>0.4910</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>5.2771</t>
+          <t>5.1930</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>92.94</t>
+          <t>89.42</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2025-08-08T17:56:46</t>
+          <t>18:03:20</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>0.3384</t>
+          <t>1.0560</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>5.0141</t>
+          <t>5.8850</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>95.90</t>
+          <t>89.27</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2025-08-08T17:59:07</t>
+          <t>18:02:22</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>0.5097</t>
+          <t>0.4460</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>6.1727</t>
+          <t>5.0070</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>79.89</t>
+          <t>95.33</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2025-08-08T17:59:07</t>
+          <t>18:02:22</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>1.1675</t>
+          <t>0.3460</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>5.9524</t>
+          <t>4.7360</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>96.44</t>
+          <t>99.32</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2025-08-08T18:00:09</t>
+          <t>18:00:28</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>0.3428</t>
+          <t>0.4360</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>4.9824</t>
+          <t>4.8680</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>99.63</t>
+          <t>92.08</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2025-08-08T18:00:09</t>
+          <t>18:00:28</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>0.4123</t>
+          <t>0.6070</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>6.1952</t>
+          <t>5.2370</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>84.23</t>
+          <t>98.50</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>2025-08-09T08:05:00</t>
+          <t>09:09:08</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>0.5096</t>
+          <t>0.4310</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>5.1994</t>
+          <t>5.0580</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>98.81</t>
+          <t>91.12</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2025-08-09T08:05:00</t>
+          <t>09:09:08</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>292</t>
-[...11 lines deleted...]
-      </c>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr"/>
+      <c r="E27" t="inlineStr"/>
       <c r="F27" t="inlineStr">
         <is>
-          <t>0.3511</t>
+          <t>0.4450</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>5.2934</t>
+          <t>5.2780</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>89.11</t>
+          <t>262.46</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2025-08-09T08:06:17</t>
+          <t>09:07:36</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>292</t>
-[...11 lines deleted...]
-      </c>
+          <t>53</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr"/>
+      <c r="E28" t="inlineStr"/>
       <c r="F28" t="inlineStr">
         <is>
-          <t>0.3477</t>
+          <t>0.4030</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>5.2584</t>
+          <t>5.3280</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>88.48</t>
+          <t>88.46</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2025-08-09T08:06:17</t>
+          <t>09:07:36</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>0.4381</t>
+          <t>0.4270</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>5.2290</t>
+          <t>5.2040</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>98.38</t>
+          <t>161.64</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2025-08-09T08:07:11</t>
+          <t>09:06:48</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>4</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Silvan</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Janka</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>0.2585</t>
+          <t>0.6680</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>4.9030</t>
+          <t>5.8330</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>98.12</t>
+          <t>84.11</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2025-08-09T08:07:11</t>
+          <t>09:06:48</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>0.4592</t>
+          <t>0.5430</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>5.7925</t>
+          <t>5.1630</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>84.05</t>
+          <t>146.52</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2025-08-09T08:08:20</t>
+          <t>09:05:53</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>0.4577</t>
+          <t>0.4900</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>5.5707</t>
+          <t>5.1930</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>87.92</t>
+          <t>92.14</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>2025-08-09T08:08:20</t>
+          <t>09:05:53</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>4</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Silvan</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Janka</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>0.4651</t>
+          <t>0.5610</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>5.2065</t>
+          <t>5.7980</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>94.82</t>
+          <t>166.97</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>2025-08-09T08:09:32</t>
+          <t>09:04:34</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>313</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Christian</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Debrunner</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>0.2708</t>
+          <t>0.3300</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>22.4231</t>
+          <t>5.8230</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>33.50</t>
+          <t>70.39</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>2025-08-09T08:09:32</t>
+          <t>09:04:34</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>0.4745</t>
+          <t>0.4010</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>5.0635</t>
+          <t>5.2680</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>99.07</t>
+          <t>173.51</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>2025-08-09T08:10:59</t>
+          <t>09:03:09</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>0.5228</t>
+          <t>0.4830</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>5.0404</t>
+          <t>4.9250</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>101.67</t>
+          <t>98.45</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>2025-08-09T08:10:59</t>
+          <t>09:03:09</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>313</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Christian</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Debrunner</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>0.6349</t>
+          <t>0.4660</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>5.2329</t>
+          <t>6.5030</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>99.95</t>
+          <t>189.86</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2025-08-09T08:12:19</t>
+          <t>09:02:16</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Yannick</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>0.3376</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>5.4702</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>79.42</t>
+          <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2025-08-09T08:12:19</t>
+          <t>09:02:16</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>222</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Yvonne</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Dürrenberger</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>0.3539</t>
+          <t>4.8230</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>4.9274</t>
+          <t>-3.0140</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>95.94</t>
+          <t>-0.14</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>2025-08-09T08:13:35</t>
+          <t>09:00:49</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>222</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Yvonne</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Dürrenberger</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>0.5807</t>
+          <t>-0.5930</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>5.2810</t>
+          <t>4.9560</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>97.11</t>
+          <t>51.99</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>2025-08-09T08:13:35</t>
+          <t>09:00:49</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Yannick</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Keller</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>0.5304</t>
+          <t>-0.7380</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>5.3301</t>
+          <t>4.6290</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>93.32</t>
+          <t>109.65</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>2025-08-09T08:15:59</t>
+          <t>09:23:30</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>0.4573</t>
+          <t>0.4190</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>5.1553</t>
+          <t>5.0320</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>97.11</t>
+          <t>91.01</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>2025-08-09T08:15:59</t>
+          <t>09:23:30</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>0.5136</t>
+          <t>0.4950</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>5.5862</t>
+          <t>5.0410</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>90.25</t>
+          <t>176.56</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>2025-08-09T08:20:03</t>
+          <t>09:20:44</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>0.4475</t>
+          <t>0.4080</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>4.8514</t>
+          <t>5.5700</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>102.50</t>
+          <t>87.53</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>2025-08-09T08:20:03</t>
+          <t>09:20:44</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>0.3690</t>
+          <t>0.3320</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>5.0958</t>
+          <t>5.0910</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>97.11</t>
+          <t>223.60</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>2025-08-09T08:21:21</t>
+          <t>09:19:26</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>0.4186</t>
+          <t>0.7380</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>4.9217</t>
+          <t>5.5500</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>97.19</t>
+          <t>66.28</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>2025-08-09T08:21:21</t>
+          <t>09:19:26</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>0.4534</t>
+          <t>0.3940</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>4.8635</t>
+          <t>5.0840</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>103.44</t>
+          <t>139.42</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>2025-08-09T08:23:03</t>
+          <t>09:18:04</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>0.4225</t>
+          <t>0.4480</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>4.9763</t>
+          <t>5.1660</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>98.64</t>
+          <t>87.68</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>2025-08-09T08:23:03</t>
+          <t>09:18:04</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>8</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>luca</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>carigiet</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>0.3596</t>
+          <t>0.3690</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>5.0332</t>
+          <t>4.9700</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>96.52</t>
+          <t>337.43</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>2025-08-09T08:24:07</t>
+          <t>09:16:55</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>8</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>luca</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>carigiet</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>0.3394</t>
+          <t>0.4040</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>6.9306</t>
+          <t>4.9590</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>39.98</t>
+          <t>95.08</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2025-08-09T08:24:07</t>
+          <t>09:16:55</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>0.5879</t>
+          <t>0.3410</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>5.1785</t>
+          <t>5.0020</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>97.86</t>
+          <t>144.87</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2025-08-09T08:25:05</t>
+          <t>09:15:16</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>0.3995</t>
+          <t>0.2990</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>5.0421</t>
+          <t>4.9600</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>99.69</t>
+          <t>90.53</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>2025-08-09T08:25:05</t>
+          <t>09:15:16</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Niklas</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Horber</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>0.3938</t>
+          <t>0.4530</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>5.1370</t>
+          <t>5.1140</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>89.67</t>
+          <t>198.93</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>2025-08-09T08:26:23</t>
+          <t>09:13:48</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Niklas</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Horber</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>-0.0331</t>
+          <t>0.4960</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>4.6824</t>
+          <t>4.9730</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>91.80</t>
+          <t>93.37</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>2025-08-09T08:26:23</t>
+          <t>09:13:48</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>0.2986</t>
+          <t>0.3100</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>4.8646</t>
+          <t>4.8670</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>93.25</t>
+          <t>158.18</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>2025-08-09T08:28:10</t>
+          <t>09:12:48</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>0.5012</t>
+          <t>0.4120</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>5.0882</t>
+          <t>5.2140</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>94.26</t>
+          <t>84.73</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>2025-08-09T08:28:10</t>
+          <t>09:12:48</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>0.3162</t>
+          <t>0.3520</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>4.9891</t>
+          <t>4.6970</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>99.16</t>
+          <t>184.86</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>2025-08-09T08:29:35</t>
+          <t>09:11:24</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>0.5746</t>
+          <t>0.4110</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>5.2043</t>
+          <t>4.7850</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>99.25</t>
+          <t>95.61</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>2025-08-09T08:29:35</t>
+          <t>09:11:24</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>0.5962</t>
+          <t>-0.7460</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>5.3571</t>
+          <t>4.2310</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>99.51</t>
+          <t>259.19</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>2025-08-09T13:06:45</t>
+          <t>15:39:55</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>0.4350</t>
+          <t>0.8670</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>5.0074</t>
+          <t>5.8050</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>99.82</t>
+          <t>80.35</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>2025-08-09T13:06:45</t>
+          <t>15:39:55</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>8</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>luca</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>carigiet</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>0.4984</t>
+          <t>0.2550</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>5.1378</t>
+          <t>5.0200</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>98.91</t>
+          <t>93.81</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>2025-08-09T13:08:02</t>
+          <t>15:38:35</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>8</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>luca</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>carigiet</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>0.3314</t>
+          <t>-0.0750</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>4.9224</t>
+          <t>7.0930</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>97.85</t>
+          <t>23.76</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>2025-08-09T13:08:02</t>
+          <t>15:38:35</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>0.4557</t>
+          <t>-0.8020</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>5.2635</t>
+          <t>4.8030</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>96.46</t>
+          <t>66.95</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>2025-08-09T13:09:15</t>
+          <t>15:36:09</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>0.5096</t>
+          <t>0.4100</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>5.1769</t>
+          <t>5.0050</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>100.92</t>
+          <t>92.02</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>2025-08-09T13:09:15</t>
+          <t>15:36:09</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>0.4408</t>
+          <t>0.3040</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>5.2714</t>
+          <t>4.8940</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>99.99</t>
+          <t>101.63</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>2025-08-09T13:10:17</t>
+          <t>15:34:19</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Carigiet</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>0.4346</t>
+          <t>0.3730</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>5.1424</t>
+          <t>4.8250</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>96.12</t>
+          <t>94.19</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>2025-08-09T13:10:17</t>
+          <t>15:34:19</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-      <c r="E67" t="inlineStr"/>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>Mario</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>0.2410</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.8800</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>93.60</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>2025-08-09T13:12:02</t>
+          <t>15:43:00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>0.3957</t>
+          <t>4.4330</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>4.9486</t>
+          <t>13.1110</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>98.02</t>
+          <t>70.50</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>2025-08-09T13:12:02</t>
+          <t>15:43:00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-      <c r="E69" t="inlineStr"/>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>Mario</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>1.6036</t>
+          <t>0.2530</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.9620</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>95.13</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>2025-08-09T13:13:38</t>
+          <t>15:41:30</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>0.3923</t>
+          <t>0.3190</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>5.1527</t>
+          <t>4.8990</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>97.15</t>
+          <t>86.72</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>2025-08-09T13:13:38</t>
+          <t>15:41:30</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>100</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Léon</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>0.3956</t>
+          <t>-1.8190</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>5.1334</t>
+          <t>3.7590</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>101.11</t>
+          <t>52.75</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>2025-08-09T13:14:38</t>
+          <t>15:46:16</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>0.3957</t>
+          <t>0.3410</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>5.1529</t>
+          <t>4.8380</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>96.46</t>
+          <t>91.75</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>2025-08-09T13:14:38</t>
+          <t>15:44:53</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>8</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>luca</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>carigiet</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>0.3586</t>
+          <t>0.3830</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>5.0720</t>
+          <t>5.0680</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>97.32</t>
-[...251 lines deleted...]
-          <t>99.27</t>
+          <t>92.17</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>