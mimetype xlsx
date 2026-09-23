--- v0 (2026-05-10)
+++ v1 (2026-09-23)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H273"/>
+  <dimension ref="A1:H225"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Uhrzeit</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Bahn</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,11337 +463,9449 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Reaktion</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Zeit</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Speed</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2025-08-08T18:58:31</t>
+          <t>20:09:36</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>0.3921</t>
+          <t>0.4370</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>4.3657</t>
+          <t>4.3620</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>125.94</t>
+          <t>124.08</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2025-08-08T18:58:31</t>
+          <t>20:09:36</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>0.4595</t>
+          <t>0.4140</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>4.5545</t>
+          <t>4.3750</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>120.32</t>
+          <t>123.08</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2025-08-08T18:59:43</t>
+          <t>20:07:15</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>0.3439</t>
+          <t>0.4180</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>4.5319</t>
+          <t>4.4070</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>118.11</t>
+          <t>116.92</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2025-08-08T18:59:43</t>
+          <t>20:07:15</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>0.2201</t>
+          <t>0.3810</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>4.2940</t>
+          <t>4.7900</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>127.51</t>
+          <t>99.51</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2025-08-08T19:00:42</t>
+          <t>20:05:55</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>64</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Krügel</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>0.3123</t>
+          <t>0.4260</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>4.2954</t>
+          <t>7.3320</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>124.42</t>
+          <t>55.23</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2025-08-08T19:00:42</t>
+          <t>20:05:55</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>0.3337</t>
+          <t>0.3960</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>4.8664</t>
+          <t>4.4750</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>102.92</t>
+          <t>114.55</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2025-08-08T19:02:24</t>
+          <t>20:04:29</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>0.4151</t>
+          <t>0.4290</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>4.8838</t>
+          <t>4.5620</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>105.04</t>
+          <t>108.68</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2025-08-08T19:02:24</t>
+          <t>20:04:29</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>64</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Krügel</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>0.4065</t>
+          <t>0.3540</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>4.3145</t>
+          <t>5.1660</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>124.12</t>
+          <t>106.48</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2025-08-08T19:03:13</t>
+          <t>20:03:19</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>-0.1062</t>
+          <t>-1.2600</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>4.6351</t>
+          <t>5.5540</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>122.92</t>
+          <t>68.83</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2025-08-08T19:03:13</t>
+          <t>20:03:19</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>73</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Edelmann</t>
+          <t>Reist</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>0.4266</t>
+          <t>0.2980</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>4.9124</t>
+          <t>4.7100</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>88.22</t>
+          <t>110.43</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2025-08-08T19:04:37</t>
+          <t>20:01:12</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>73</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Edelmann</t>
+          <t>Reist</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>-1.7848</t>
+          <t>0.3780</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>4.6398</t>
+          <t>4.3690</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>111.19</t>
+          <t>110.71</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2025-08-08T19:04:37</t>
+          <t>20:01:12</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>0.4085</t>
+          <t>-1.5940</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>4.5124</t>
+          <t>4.4160</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>118.11</t>
+          <t>113.53</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2025-08-08T19:05:39</t>
+          <t>19:59:24</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>0.3758</t>
+          <t>0.4320</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>4.6650</t>
+          <t>5.5010</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>112.16</t>
+          <t>71.80</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2025-08-08T19:05:39</t>
+          <t>19:59:24</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Jürgen</t>
+          <t>Deny</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>0.4045</t>
+          <t>3.7140</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>4.5346</t>
+          <t>10.6000</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>120.90</t>
+          <t>50.32</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2025-08-08T19:07:10</t>
+          <t>19:57:53</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Jürgen</t>
+          <t>Deny</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>0.0884</t>
+          <t>12.7660</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>4.7108</t>
+          <t>31.0050</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>118.93</t>
+          <t>86.05</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2025-08-08T19:07:10</t>
+          <t>19:57:53</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>0.3784</t>
+          <t>0.4890</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>4.5303</t>
+          <t>5.1670</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>114.41</t>
+          <t>98.58</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2025-08-08T19:08:10</t>
+          <t>19:56:20</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Alex</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>0.2635</t>
+          <t>0.4080</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>4.5087</t>
+          <t>4.4740</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>116.76</t>
+          <t>109.25</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2025-08-08T19:08:10</t>
+          <t>19:56:20</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>0.5261</t>
+          <t>0.3820</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>4.4579</t>
+          <t>4.6230</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>128.47</t>
+          <t>112.95</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2025-08-08T19:09:44</t>
+          <t>19:54:35</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>0.4209</t>
+          <t>0.4140</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>4.3453</t>
+          <t>5.4150</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>128.79</t>
+          <t>90.55</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2025-08-08T19:09:44</t>
+          <t>19:54:35</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Alex</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>0.4036</t>
+          <t>0.4540</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>4.5982</t>
+          <t>4.8160</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>120.61</t>
+          <t>111.30</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2025-08-08T19:10:49</t>
+          <t>19:53:12</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Paul</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Wolf</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>0.4283</t>
+          <t>-0.8540</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>4.3771</t>
+          <t>4.7120</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>119.77</t>
+          <t>102.41</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2025-08-08T19:10:49</t>
+          <t>19:53:12</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>90</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Lukschander</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>0.3511</t>
+          <t>0.4430</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>4.4261</t>
+          <t>5.2190</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>118.11</t>
+          <t>96.16</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2025-08-08T19:12:16</t>
+          <t>19:51:55</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>90</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Lukschander</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>0.3682</t>
+          <t>0.5830</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>4.5230</t>
+          <t>4.9840</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>114.41</t>
+          <t>100.67</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2025-08-08T19:12:16</t>
+          <t>19:51:55</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Paul</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Wolf</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>0.3781</t>
+          <t>-1.3820</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>4.1799</t>
+          <t>3.7450</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>125.02</t>
+          <t>98.80</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>2025-08-08T19:13:23</t>
+          <t>19:50:21</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Andrin</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Lüthi</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>0.3224</t>
+          <t>0.4370</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>4.7885</t>
+          <t>4.8710</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>114.16</t>
+          <t>109.31</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2025-08-08T19:13:23</t>
+          <t>19:50:21</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>69</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>0.4172</t>
+          <t>0.4650</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>4.5993</t>
+          <t>4.5230</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>117.03</t>
+          <t>116.03</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2025-08-08T19:14:45</t>
+          <t>19:48:58</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>69</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>0.4536</t>
+          <t>0.4190</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>4.5620</t>
+          <t>4.5420</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>119.76</t>
+          <t>114.49</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2025-08-08T19:14:45</t>
+          <t>19:48:58</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Andrin</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Lüthi</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>0.6772</t>
+          <t>0.3360</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>5.0060</t>
+          <t>5.4320</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>112.91</t>
+          <t>111.06</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2025-08-08T19:15:50</t>
+          <t>19:47:48</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>0.6085</t>
+          <t>0.3930</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>4.5903</t>
+          <t>4.7090</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>123.22</t>
+          <t>107.55</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2025-08-08T19:15:50</t>
+          <t>19:47:48</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>James</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Arnold</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>0.4327</t>
+          <t>0.4830</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>6.7520</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>40.61</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2025-08-08T19:18:22</t>
+          <t>19:46:13</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>92</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>James</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Arnold</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>0.3904</t>
+          <t>0.4860</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.7730</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>111.96</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>2025-08-08T19:18:22</t>
+          <t>19:46:13</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>0.3720</t>
+          <t>0.3580</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>4.2573</t>
+          <t>4.6400</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>123.52</t>
+          <t>106.71</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>2025-08-08T19:19:22</t>
+          <t>19:45:13</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>777</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Mäder</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>0.4106</t>
+          <t>0.4040</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>4.3080</t>
+          <t>4.7620</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>122.04</t>
+          <t>111.88</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>2025-08-08T19:19:22</t>
+          <t>19:45:13</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>310</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Bucher</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>0.4296</t>
+          <t>0.4260</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>4.6697</t>
+          <t>4.5990</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>117.03</t>
+          <t>118.70</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>2025-08-08T19:21:14</t>
+          <t>19:44:11</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>310</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Bucher</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>0.3668</t>
+          <t>0.4220</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>4.5655</t>
+          <t>4.5990</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>117.84</t>
+          <t>117.41</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>2025-08-08T19:21:14</t>
+          <t>19:44:11</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>777</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Mäder</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>0.3683</t>
+          <t>0.3630</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>4.4192</t>
+          <t>5.5770</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>118.11</t>
+          <t>114.40</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2025-08-08T19:22:11</t>
+          <t>19:42:53</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>2</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>0.3631</t>
+          <t>-0.6910</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>5.1746</t>
+          <t>3.8690</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>93.88</t>
+          <t>99.65</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2025-08-08T19:22:11</t>
+          <t>19:42:53</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Yvonne</t>
+          <t>René</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Dürrenberger</t>
+          <t>Biefer</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>0.3591</t>
+          <t>0.3980</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>4.8023</t>
+          <t>4.5540</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>112.16</t>
+          <t>113.66</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>2025-08-08T19:23:49</t>
+          <t>19:41:56</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Yvonne</t>
+          <t>René</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Dürrenberger</t>
+          <t>Biefer</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>0.3947</t>
+          <t>0.6120</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>4.5370</t>
+          <t>4.7840</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>119.22</t>
+          <t>118.10</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>2025-08-08T19:23:49</t>
+          <t>19:41:56</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>2</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>0.4426</t>
+          <t>0.6380</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>5.1821</t>
+          <t>5.0620</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>94.75</t>
+          <t>103.97</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>2025-08-08T19:24:42</t>
+          <t>19:40:10</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>0.4881</t>
+          <t>0.2260</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>4.7152</t>
+          <t>4.2550</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>109.53</t>
+          <t>110.13</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>2025-08-08T19:24:42</t>
+          <t>19:40:10</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>99</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>0.4508</t>
+          <t>0.3170</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>4.7028</t>
+          <t>4.7450</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>114.17</t>
+          <t>105.18</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>2025-08-08T19:26:22</t>
+          <t>19:38:38</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>99</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>0.3991</t>
+          <t>0.3950</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>4.6638</t>
+          <t>4.5310</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>113.40</t>
+          <t>112.70</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>2025-08-08T19:26:22</t>
+          <t>19:38:38</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>0.3393</t>
+          <t>0.6710</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>4.6332</t>
+          <t>4.6250</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>111.67</t>
+          <t>120.57</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>2025-08-08T19:27:19</t>
+          <t>19:37:11</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Lukas</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Mäder</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>0.4906</t>
+          <t>0.3950</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>4.7822</t>
+          <t>4.3070</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>111.91</t>
+          <t>114.31</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>2025-08-08T19:27:19</t>
+          <t>19:37:11</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Dany</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Berger</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>-2.0942</t>
+          <t>-1.3710</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>5.9075</t>
+          <t>2.9450</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>86.44</t>
+          <t>124.22</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>2025-08-08T19:28:43</t>
+          <t>19:35:53</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Dany</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Berger</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>-1.7543</t>
+          <t>0.4060</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.2520</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>124.35</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>2025-08-08T19:28:43</t>
+          <t>19:35:53</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Lukas</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Mäder</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>0.6462</t>
+          <t>0.3720</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>4.9587</t>
+          <t>4.7570</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>110.24</t>
+          <t>79.59</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>2025-08-08T19:29:50</t>
+          <t>19:34:54</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>0.4611</t>
+          <t>0.3690</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>4.6146</t>
+          <t>4.3250</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>114.42</t>
+          <t>114.61</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2025-08-08T19:29:50</t>
+          <t>19:34:54</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Isler</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>0.6272</t>
+          <t>0.4720</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>5.0391</t>
+          <t>4.4500</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>112.16</t>
+          <t>119.32</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2025-08-08T19:31:33</t>
+          <t>19:33:52</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Isler</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>0.6219</t>
+          <t>0.4610</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>4.9403</t>
+          <t>4.4400</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>114.93</t>
+          <t>112.88</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>2025-08-08T19:31:33</t>
+          <t>19:33:52</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>0.4784</t>
+          <t>0.4630</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>4.5894</t>
+          <t>4.3820</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>113.92</t>
+          <t>124.62</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>2025-08-08T19:32:25</t>
+          <t>19:32:41</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Andrin</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Lüthi</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>0.5615</t>
+          <t>0.3840</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>6.0877</t>
+          <t>4.4730</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>78.26</t>
+          <t>113.03</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>2025-08-08T19:32:25</t>
+          <t>19:32:41</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>0.4320</t>
+          <t>0.3750</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>4.6147</t>
+          <t>4.4690</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>110.71</t>
+          <t>121.96</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>2025-08-08T19:33:28</t>
+          <t>19:31:22</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>0.3725</t>
+          <t>0.2620</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>4.6304</t>
+          <t>4.3730</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>110.95</t>
+          <t>123.20</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>2025-08-08T19:33:28</t>
+          <t>19:31:22</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Andrin</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Lüthi</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>0.3736</t>
+          <t>0.4100</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>5.9597</t>
+          <t>4.4660</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>84.03</t>
+          <t>114.00</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>2025-08-08T19:34:45</t>
+          <t>19:29:58</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>0.3571</t>
+          <t>0.3240</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>4.7646</t>
+          <t>4.0670</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>105.47</t>
+          <t>121.04</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>2025-08-08T19:34:45</t>
+          <t>19:29:58</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>336</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>René</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Biefer</t>
+          <t>Kuhn</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>0.3653</t>
+          <t>0.4050</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>4.8900</t>
+          <t>4.3400</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>111.19</t>
+          <t>114.15</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>2025-08-08T19:36:00</t>
+          <t>19:28:33</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>336</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>René</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Biefer</t>
+          <t>Kuhn</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>0.4459</t>
+          <t>0.3820</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>5.0311</t>
+          <t>4.2480</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>110.47</t>
+          <t>112.76</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>2025-08-08T19:36:00</t>
+          <t>19:28:33</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>0.4531</t>
+          <t>0.5060</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>5.6653</t>
+          <t>4.3270</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>95.63</t>
+          <t>119.69</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>2025-08-08T19:37:33</t>
+          <t>19:27:27</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>0.4524</t>
+          <t>0.4820</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>4.9030</t>
+          <t>4.6640</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>111.21</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>2025-08-08T19:37:33</t>
+          <t>19:27:27</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>0.7054</t>
+          <t>0.5050</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>4.8269</t>
+          <t>4.5120</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>111.43</t>
+          <t>124.89</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>2025-08-08T19:38:39</t>
+          <t>19:25:57</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>0.4797</t>
+          <t>0.3630</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>4.7927</t>
+          <t>4.2680</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>107.02</t>
+          <t>122.54</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>2025-08-08T19:38:39</t>
+          <t>19:25:57</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>0.4332</t>
+          <t>0.5100</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>4.9622</t>
+          <t>4.7070</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>112.91</t>
+          <t>117.79</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>2025-08-08T19:39:41</t>
+          <t>13:28:21</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>0.4688</t>
+          <t>0.4210</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>4.6182</t>
+          <t>4.5680</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>108.83</t>
+          <t>110.32</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>2025-08-08T19:39:41</t>
+          <t>13:28:21</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>68</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Oliver</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Arnold</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>0.3614</t>
+          <t>0.6190</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>4.6952</t>
+          <t>4.8860</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>110.47</t>
+          <t>100.08</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>2025-08-08T19:40:56</t>
+          <t>13:27:35</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>68</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Oliver</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Arnold</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>0.3868</t>
+          <t>0.4630</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>4.6859</t>
+          <t>4.6340</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>109.53</t>
+          <t>86.80</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>2025-08-08T19:40:56</t>
+          <t>13:27:35</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>0.3703</t>
+          <t>0.6460</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>4.4808</t>
+          <t>4.8770</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>108.37</t>
+          <t>116.68</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>2025-08-08T19:41:58</t>
+          <t>13:26:14</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>0.6977</t>
+          <t>0.7820</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>5.4986</t>
+          <t>4.9980</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>98.19</t>
+          <t>107.87</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>2025-08-08T19:41:58</t>
+          <t>13:26:14</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>68</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Oliver</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Arnold</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>0.5180</t>
+          <t>2.4450</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>4.8854</t>
+          <t>7.7340</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>104.61</t>
+          <t>83.03</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>2025-08-08T19:44:23</t>
+          <t>14:37:40</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>336</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Kuhn</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>0.6432</t>
+          <t>0.3390</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>4.9049</t>
+          <t>4.3370</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>103.34</t>
+          <t>106.80</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>2025-08-08T19:44:23</t>
+          <t>14:37:40</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Paul</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Wolf</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>0.5556</t>
+          <t>-1.0440</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>5.5090</t>
+          <t>5.0100</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>95.81</t>
+          <t>118.44</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>2025-08-08T19:45:48</t>
+          <t>14:28:16</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Paul</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Wolf</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>0.3982</t>
+          <t>0.2410</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>4.7879</t>
+          <t>5.6550</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>106.34</t>
+          <t>102.28</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>2025-08-08T19:45:48</t>
+          <t>14:28:16</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>336</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Kuhn</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>-2.7394</t>
+          <t>0.3910</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>5.5238</t>
+          <t>4.3340</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>93.20</t>
+          <t>121.70</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>2025-08-08T19:47:13</t>
+          <t>14:26:22</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>René</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Biefer</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>0.4942</t>
+          <t>0.3760</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>5.7976</t>
+          <t>4.8410</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>85.29</t>
+          <t>105.02</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>2025-08-08T19:47:13</t>
+          <t>14:26:22</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>0.4068</t>
+          <t>0.3700</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>4.7867</t>
+          <t>4.5760</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>106.12</t>
+          <t>116.93</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>2025-08-08T19:48:54</t>
+          <t>14:25:18</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Erich</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Krügel</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>0.5341</t>
+          <t>0.3760</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>4.7188</t>
+          <t>4.3270</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>119.49</t>
+          <t>114.29</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>2025-08-08T19:48:54</t>
+          <t>14:25:18</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>25</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>René</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Biefer</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>0.4486</t>
+          <t>0.3270</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>4.8841</t>
+          <t>4.8410</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>113.65</t>
+          <t>110.48</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>2025-08-08T19:50:07</t>
+          <t>14:23:15</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>777</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Mäder</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>0.4522</t>
+          <t>4.0910</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>4.8696</t>
+          <t>-3.2300</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>113.65</t>
+          <t>-0.15</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>2025-08-08T19:50:07</t>
+          <t>14:23:15</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Erich</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Krügel</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>0.3897</t>
+          <t>4.0110</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>4.7050</t>
+          <t>-0.2930</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>116.50</t>
+          <t>-0.26</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>2025-08-09T10:11:00</t>
+          <t>14:21:34</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Isler</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>0.4642</t>
+          <t>0.5110</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>4.4681</t>
+          <t>4.7080</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>123.86</t>
+          <t>120.03</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>2025-08-09T10:11:00</t>
+          <t>14:21:34</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>777</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>René</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Biefer</t>
+          <t>Mäder</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>0.3847</t>
+          <t>0.4620</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>4.6228</t>
+          <t>6.5580</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>118.05</t>
+          <t>-7.97</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>2025-08-09T10:12:35</t>
+          <t>14:19:55</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>25</t>
+          <t>777</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>René</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Biefer</t>
+          <t>Mäder</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>0.3506</t>
+          <t>0.3820</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>4.6445</t>
+          <t>4.4440</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>114.64</t>
+          <t>117.45</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>2025-08-09T10:12:35</t>
+          <t>14:19:55</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Isler</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>0.4860</t>
+          <t>0.3740</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>4.4074</t>
+          <t>4.5320</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>123.86</t>
+          <t>125.30</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>2025-08-09T10:14:14</t>
+          <t>14:18:00</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>90</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>Lukschander</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>0.4021</t>
+          <t>0.4200</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>4.8224</t>
+          <t>5.1450</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>101.52</t>
+          <t>104.31</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>2025-08-09T10:14:14</t>
+          <t>14:18:00</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>0.4820</t>
+          <t>0.3700</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>4.5442</t>
+          <t>4.5820</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>124.00</t>
+          <t>119.90</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>2025-08-09T10:15:48</t>
+          <t>14:16:40</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>0.4195</t>
+          <t>0.4770</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>4.3618</t>
+          <t>4.4440</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>124.56</t>
+          <t>111.27</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>2025-08-09T10:15:48</t>
+          <t>14:16:40</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>90</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Lukschander</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>0.4850</t>
+          <t>0.7530</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>5.1296</t>
+          <t>5.1890</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>100.87</t>
+          <t>108.93</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>2025-08-09T10:16:58</t>
+          <t>14:15:23</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Andrin</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Lüthi</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>0.3708</t>
+          <t>0.4350</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>4.8669</t>
+          <t>4.4300</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>92.68</t>
+          <t>106.16</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>2025-08-09T10:16:58</t>
+          <t>14:15:23</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>2</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>0.4110</t>
+          <t>0.3710</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>4.3526</t>
+          <t>4.7600</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>120.75</t>
+          <t>107.66</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>2025-08-09T10:18:18</t>
+          <t>14:14:05</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>2</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Markus</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Bernhard</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>0.3492</t>
+          <t>0.4090</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>4.3028</t>
+          <t>4.7780</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>118.68</t>
+          <t>101.29</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>2025-08-09T10:18:18</t>
+          <t>14:14:05</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>7</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Andrin</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Lüthi</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>0.3355</t>
+          <t>0.3560</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>4.7603</t>
+          <t>4.3920</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>95.89</t>
+          <t>117.08</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>2025-08-09T10:19:21</t>
+          <t>14:11:57</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>0.4201</t>
+          <t>0.4490</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>4.5177</t>
+          <t>4.2800</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>113.81</t>
+          <t>114.17</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>2025-08-09T10:19:21</t>
+          <t>14:11:57</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Dany</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Berger</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>0.4636</t>
+          <t>0.3940</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>4.8841</t>
+          <t>4.5130</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>103.79</t>
+          <t>120.85</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>2025-08-09T10:20:31</t>
+          <t>14:10:10</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Dany</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Berger</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>0.4072</t>
+          <t>0.1540</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>4.9099</t>
+          <t>4.1690</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>98.98</t>
+          <t>115.66</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>2025-08-09T10:20:31</t>
+          <t>14:10:10</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>0.3973</t>
+          <t>0.4380</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>4.4959</t>
+          <t>4.5070</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>113.12</t>
+          <t>112.63</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>2025-08-09T10:21:55</t>
+          <t>14:08:07</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Griss</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>0.5090</t>
+          <t>0.4840</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>4.7722</t>
+          <t>4.4120</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>114.99</t>
+          <t>120.18</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>2025-08-09T10:21:55</t>
+          <t>14:08:07</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>0.4311</t>
+          <t>-0.1330</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>4.8330</t>
+          <t>4.5400</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>115.96</t>
+          <t>119.26</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>2025-08-09T10:23:18</t>
+          <t>14:06:07</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>310</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Bucher</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>0.4426</t>
+          <t>0.3870</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>4.6658</t>
+          <t>4.3410</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>120.49</t>
+          <t>112.92</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>2025-08-09T10:23:18</t>
+          <t>14:06:07</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Griss</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>0.5214</t>
+          <t>0.4050</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>4.6452</t>
+          <t>4.7550</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>114.75</t>
+          <t>88.99</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>2025-08-09T10:24:18</t>
+          <t>14:04:49</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>0.3600</t>
+          <t>0.3890</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>4.9077</t>
+          <t>4.3790</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>99.51</t>
+          <t>114.41</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>2025-08-09T10:24:18</t>
+          <t>14:04:49</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>310</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Bucher</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>0.4852</t>
+          <t>0.3300</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>5.2648</t>
+          <t>4.5120</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>89.83</t>
+          <t>127.29</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>2025-08-09T10:25:36</t>
+          <t>14:03:00</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>310</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Bucher</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>0.4162</t>
+          <t>0.3500</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>5.1253</t>
+          <t>4.1480</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>102.92</t>
+          <t>122.00</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>2025-08-09T10:25:36</t>
+          <t>14:03:00</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>0.3649</t>
+          <t>0.5060</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>5.1730</t>
+          <t>4.9550</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>96.73</t>
+          <t>87.96</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>2025-08-09T10:26:51</t>
+          <t>14:01:35</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Deny</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>0.3713</t>
+          <t>-0.3740</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>4.8966</t>
+          <t>6.4630</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>101.51</t>
+          <t>84.26</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>2025-08-09T10:26:51</t>
+          <t>14:01:35</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>0.4553</t>
+          <t>0.4050</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>5.2903</t>
+          <t>4.1490</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>79.07</t>
+          <t>130.88</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>2025-08-09T10:28:23</t>
+          <t>13:59:28</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>0.5070</t>
+          <t>0.2390</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>4.6217</t>
+          <t>4.1090</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>112.89</t>
+          <t>123.96</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>2025-08-09T10:28:23</t>
+          <t>13:59:28</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Deny</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>0.4314</t>
+          <t>-0.4410</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>5.1009</t>
+          <t>3.9260</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>100.04</t>
+          <t>98.92</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>2025-08-09T10:29:41</t>
+          <t>13:57:24</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>0.5416</t>
+          <t>-0.2760</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>5.0732</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>107.00</t>
+          <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>2025-08-09T10:29:41</t>
+          <t>13:57:24</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>0.4652</t>
+          <t>27.7710</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>4.5901</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>114.04</t>
+          <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>2025-08-09T10:30:48</t>
+          <t>13:55:27</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>0.3505</t>
+          <t>6.8490</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>4.5823</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>120.75</t>
+          <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>2025-08-09T10:30:48</t>
+          <t>13:55:27</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Edelmann</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>0.3581</t>
+          <t>0.4260</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>4.6960</t>
+          <t>4.5040</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>109.54</t>
+          <t>118.92</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>2025-08-09T10:32:12</t>
+          <t>13:53:44</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Edelmann</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>0.3554</t>
+          <t>0.5010</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>4.5723</t>
+          <t>5.6220</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>114.52</t>
+          <t>102.21</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>2025-08-09T10:32:12</t>
+          <t>13:53:44</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>0.3740</t>
+          <t>0.3100</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>4.4102</t>
+          <t>4.5730</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>119.71</t>
+          <t>116.08</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>2025-08-09T10:39:55</t>
+          <t>13:52:07</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Isler</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>0.4634</t>
+          <t>0.3450</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>4.8197</t>
+          <t>4.5310</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>119.49</t>
+          <t>107.24</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>2025-08-09T10:39:55</t>
+          <t>13:52:07</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Jimmy</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>0.5084</t>
+          <t>0.1110</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>4.2451</t>
+          <t>4.6090</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>128.69</t>
+          <t>113.73</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>2025-08-09T10:41:36</t>
+          <t>13:49:44</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>0.4476</t>
+          <t>3.0750</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>4.1341</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>129.89</t>
+          <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>2025-08-09T10:41:36</t>
+          <t>13:49:44</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Isler</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>-0.6116</t>
+          <t>0.3020</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>4.6580</t>
+          <t>4.5820</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>120.80</t>
+          <t>109.19</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>2025-08-09T10:42:54</t>
+          <t>13:47:03</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>0.3947</t>
+          <t>0.4080</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>4.6054</t>
+          <t>4.5190</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>121.87</t>
+          <t>102.59</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>2025-08-09T10:42:54</t>
+          <t>13:47:03</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>0.3886</t>
+          <t>0.4050</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>4.5537</t>
+          <t>4.9790</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>120.53</t>
+          <t>80.72</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>2025-08-09T10:44:32</t>
+          <t>13:45:56</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>0.2201</t>
+          <t>0.3920</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>4.3673</t>
+          <t>4.2970</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>107.82</t>
+          <t>120.82</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>2025-08-09T10:44:32</t>
+          <t>13:45:56</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>64</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Krügel</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>0.2301</t>
+          <t>0.3430</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>4.2152</t>
+          <t>4.7710</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>120.01</t>
+          <t>104.44</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>2025-08-09T10:45:57</t>
+          <t>13:44:50</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>64</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Krügel</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>0.4354</t>
+          <t>0.3670</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>4.4671</t>
+          <t>4.3250</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>120.80</t>
+          <t>121.59</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>2025-08-09T10:45:57</t>
+          <t>13:44:50</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>0.5232</t>
+          <t>0.3800</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>7.1298</t>
+          <t>4.5110</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>45.74</t>
+          <t>119.51</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>2025-08-09T10:47:04</t>
+          <t>13:43:35</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Lukas</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Mäder</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>0.5802</t>
+          <t>0.3900</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>4.6774</t>
+          <t>4.2400</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>115.74</t>
+          <t>120.25</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>2025-08-09T10:47:04</t>
+          <t>13:43:35</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>64</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Alex</t>
+          <t>Erich</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Krügel</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>0.3856</t>
+          <t>0.3180</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>4.6073</t>
+          <t>4.6290</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>111.76</t>
+          <t>94.96</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>2025-08-09T10:49:05</t>
+          <t>13:41:42</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Alex</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>0.3720</t>
+          <t>0.3730</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>4.7257</t>
+          <t>4.2550</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>110.41</t>
+          <t>117.98</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>2025-08-09T10:49:05</t>
+          <t>13:41:42</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Lukas</t>
+          <t>Andrin</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Mäder</t>
+          <t>Lüthi</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>-1.3504</t>
+          <t>0.4300</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>3.9037</t>
+          <t>4.8510</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>49.69</t>
+          <t>102.67</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>2025-08-09T10:50:46</t>
+          <t>13:40:14</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>107</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Andrin</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Lüthi</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>0.4876</t>
+          <t>0.4430</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>4.3965</t>
+          <t>5.0590</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>113.36</t>
+          <t>96.26</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>2025-08-09T10:50:46</t>
+          <t>13:40:14</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>0.3544</t>
+          <t>0.3040</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>4.5569</t>
+          <t>4.2290</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>112.90</t>
+          <t>122.87</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>2025-08-09T10:51:55</t>
+          <t>13:38:35</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>73</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Reist</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>0.3472</t>
+          <t>0.1760</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>4.4706</t>
+          <t>4.2380</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>112.90</t>
+          <t>104.05</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>2025-08-09T10:51:55</t>
+          <t>13:38:35</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>0.4504</t>
+          <t>0.3500</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>5.1465</t>
+          <t>4.3420</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>97.54</t>
+          <t>119.39</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>2025-08-09T10:53:40</t>
+          <t>13:36:57</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>0.3403</t>
+          <t>0.4560</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>4.4524</t>
+          <t>4.2380</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>116.22</t>
+          <t>120.76</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>2025-08-09T10:53:40</t>
+          <t>13:36:57</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>73</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Reist</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>8.3095</t>
+          <t>0.4150</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>14.2095</t>
+          <t>4.7160</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>70.60</t>
+          <t>105.58</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>2025-08-09T10:54:43</t>
+          <t>13:35:35</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>73</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Reist</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>0.3833</t>
+          <t>0.2730</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>4.4571</t>
+          <t>4.3470</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>120.01</t>
+          <t>111.22</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>2025-08-09T10:54:43</t>
+          <t>13:35:35</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>0.3493</t>
+          <t>0.3850</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>4.3520</t>
+          <t>4.5100</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>116.47</t>
+          <t>120.33</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>2025-08-09T10:56:26</t>
+          <t>13:34:05</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>69</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>0.4413</t>
+          <t>0.7180</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>4.4333</t>
+          <t>4.5870</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>124.06</t>
+          <t>115.67</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>2025-08-09T10:56:26</t>
+          <t>13:34:05</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>99</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>0.4470</t>
+          <t>0.3640</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>4.4799</t>
+          <t>4.4960</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>120.02</t>
+          <t>126.27</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>2025-08-09T10:58:24</t>
+          <t>13:32:32</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>99</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>0.4294</t>
+          <t>0.3450</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>4.7635</t>
+          <t>4.4020</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>121.33</t>
+          <t>115.75</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>2025-08-09T10:58:24</t>
+          <t>13:32:32</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>69</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Baumgartner</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>0.4716</t>
+          <t>0.4500</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>4.6887</t>
+          <t>4.4930</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>116.47</t>
+          <t>120.07</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>2025-08-09T10:59:38</t>
+          <t>13:31:04</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>0.3702</t>
+          <t>0.4320</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>4.9742</t>
+          <t>4.5890</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>96.34</t>
+          <t>105.79</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>2025-08-09T10:59:38</t>
+          <t>13:31:04</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>0.4505</t>
+          <t>0.3440</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>4.4903</t>
+          <t>4.1430</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>122.41</t>
+          <t>127.23</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>2025-08-09T11:00:57</t>
+          <t>13:30:06</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>0.4675</t>
+          <t>0.3830</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>4.4222</t>
+          <t>4.0490</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>121.87</t>
+          <t>122.30</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>2025-08-09T11:00:57</t>
+          <t>13:30:06</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>0.4097</t>
+          <t>0.4010</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>4.7673</t>
+          <t>4.6230</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>100.74</t>
+          <t>116.76</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>2025-08-09T11:02:05</t>
+          <t>15:29:03</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>0.4090</t>
+          <t>0.3860</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>4.7244</t>
+          <t>4.3200</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>98.58</t>
+          <t>112.29</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>2025-08-09T11:02:05</t>
+          <t>15:29:03</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>336</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Jürgen</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Kuhn</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>-0.2886</t>
+          <t>0.3130</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>4.4485</t>
+          <t>4.3510</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>114.78</t>
+          <t>117.66</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>2025-08-09T11:03:45</t>
+          <t>15:26:57</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>336</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Jürgen</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Kuhn</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>0.3295</t>
+          <t>0.3870</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>4.8720</t>
+          <t>4.3830</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>112.90</t>
+          <t>106.71</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>2025-08-09T11:03:45</t>
+          <t>15:26:57</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>0.3507</t>
+          <t>0.3020</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>4.5239</t>
+          <t>4.4700</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>117.70</t>
+          <t>115.68</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>2025-08-09T11:05:17</t>
+          <t>15:25:24</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>0.4338</t>
+          <t>0.4130</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>4.3966</t>
+          <t>4.3780</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>120.02</t>
+          <t>108.68</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>2025-08-09T11:05:17</t>
+          <t>15:25:24</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>336</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Manuel</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Kuhn</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>0.5328</t>
+          <t>0.3040</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>4.4886</t>
+          <t>4.4750</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>114.30</t>
+          <t>116.37</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>2025-08-09T11:06:37</t>
+          <t>15:23:52</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>0.3894</t>
+          <t>0.3650</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>5.0802</t>
+          <t>4.1950</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>81.31</t>
+          <t>-34.81</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>2025-08-09T11:06:37</t>
+          <t>15:23:52</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>0.4285</t>
+          <t>0.2960</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>4.3749</t>
+          <t>4.6940</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>122.69</t>
+          <t>118.45</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>2025-08-09T11:08:23</t>
+          <t>15:22:04</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>0.5190</t>
+          <t>0.3470</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>5.1318</t>
+          <t>4.3930</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>69.97</t>
+          <t>110.38</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>2025-08-09T11:08:23</t>
+          <t>15:22:04</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>0.3908</t>
+          <t>0.3650</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>4.3485</t>
+          <t>4.2230</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>124.90</t>
+          <t>122.82</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>2025-08-09T11:10:05</t>
+          <t>15:20:15</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>0.3815</t>
+          <t>0.2890</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>4.3711</t>
+          <t>4.3120</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>124.62</t>
+          <t>109.30</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>2025-08-09T11:10:05</t>
+          <t>15:20:15</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>39</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Mario</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>0.3225</t>
+          <t>0.4580</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>5.1836</t>
+          <t>4.3830</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>58.92</t>
+          <t>124.00</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>2025-08-09T11:11:18</t>
+          <t>15:18:37</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Yvonne</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Dürrenberger</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>0.3290</t>
+          <t>0.4380</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>4.4586</t>
+          <t>4.3030</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>121.07</t>
+          <t>111.00</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>2025-08-09T11:11:18</t>
+          <t>15:18:37</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>0.3509</t>
+          <t>0.3620</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>4.4689</t>
+          <t>4.2570</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>118.46</t>
+          <t>116.60</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>2025-08-09T12:05:09</t>
+          <t>15:16:37</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Erich</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Krügel</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>0.4344</t>
+          <t>0.2910</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>4.3793</t>
+          <t>3.8870</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>120.78</t>
+          <t>128.65</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>2025-08-09T12:05:09</t>
+          <t>15:16:37</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>310</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Bucher</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>0.3917</t>
+          <t>-0.0900</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>4.5601</t>
+          <t>4.0970</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>113.10</t>
+          <t>128.21</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>2025-08-09T12:06:32</t>
+          <t>15:14:35</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>310</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Bucher</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>0.3413</t>
+          <t>0.4100</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>4.5704</t>
+          <t>4.1210</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>112.40</t>
+          <t>119.96</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>2025-08-09T12:06:32</t>
+          <t>15:14:35</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Erich</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Krügel</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>0.3556</t>
+          <t>0.2980</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>4.2686</t>
+          <t>4.1720</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>126.60</t>
+          <t>133.22</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>2025-08-09T12:07:53</t>
+          <t>15:12:08</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>0.4404</t>
+          <t>0.3620</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>4.3872</t>
+          <t>4.0500</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>128.67</t>
+          <t>128.52</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>2025-08-09T12:07:53</t>
+          <t>15:12:08</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>310</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Nicolas</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Griss</t>
+          <t>Bucher</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>0.4924</t>
+          <t>0.2740</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>4.7981</t>
+          <t>4.0760</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>114.02</t>
+          <t>127.96</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>2025-08-09T12:09:16</t>
+          <t>15:09:28</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Griss</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>0.2632</t>
+          <t>0.3530</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>4.6742</t>
+          <t>4.3370</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>116.68</t>
+          <t>111.42</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>2025-08-09T12:09:16</t>
+          <t>15:09:28</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>0.3891</t>
+          <t>0.4020</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>4.3039</t>
+          <t>4.3320</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>130.83</t>
+          <t>121.71</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>2025-08-09T12:10:42</t>
+          <t>15:07:28</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>0.4263</t>
+          <t>0.3460</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>5.0341</t>
+          <t>4.2170</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>97.83</t>
+          <t>112.15</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>2025-08-09T12:10:42</t>
+          <t>15:07:28</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>0.3283</t>
+          <t>0.2620</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>4.3703</t>
+          <t>4.2780</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>122.67</t>
+          <t>115.63</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>2025-08-09T12:12:12</t>
+          <t>15:05:55</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>0.2223</t>
+          <t>0.3920</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>4.2677</t>
+          <t>4.4360</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>121.85</t>
+          <t>112.02</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>2025-08-09T12:12:12</t>
+          <t>15:05:55</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>0.1878</t>
+          <t>0.2910</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>4.6598</t>
+          <t>4.5020</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>102.76</t>
+          <t>115.62</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>2025-08-09T12:13:27</t>
+          <t>15:04:15</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>0.4468</t>
+          <t>0.3400</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>4.5699</t>
+          <t>4.5890</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>120.79</t>
+          <t>100.43</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>2025-08-09T12:13:27</t>
+          <t>15:04:15</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>0.5452</t>
+          <t>0.3030</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>4.7015</t>
+          <t>4.3580</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>111.27</t>
+          <t>124.14</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>2025-08-09T12:14:51</t>
+          <t>15:03:00</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>23</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Markus</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Bernhard</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>0.3771</t>
+          <t>0.4470</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>4.9072</t>
+          <t>4.2150</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>107.37</t>
+          <t>118.19</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>2025-08-09T12:14:51</t>
+          <t>15:03:00</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>0.4297</t>
+          <t>0.3420</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>4.4682</t>
+          <t>4.6760</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>119.99</t>
+          <t>108.84</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>2025-08-09T12:15:56</t>
+          <t>15:00:16</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>73</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Reist</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>0.3690</t>
+          <t>-0.2190</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>4.3511</t>
+          <t>3.8550</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>117.94</t>
+          <t>98.34</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>2025-08-09T12:15:56</t>
+          <t>15:00:16</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>0.3499</t>
+          <t>0.2650</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>4.4740</t>
+          <t>4.1850</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>122.13</t>
+          <t>124.06</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>2025-08-09T12:17:25</t>
+          <t>14:59:17</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>0.3676</t>
+          <t>0.3730</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>4.4088</t>
+          <t>4.1950</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>121.58</t>
+          <t>120.77</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>2025-08-09T12:17:25</t>
+          <t>14:59:17</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>73</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Reist</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>0.3341</t>
+          <t>0.2820</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>4.3136</t>
+          <t>4.3050</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>118.70</t>
+          <t>113.48</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>2025-08-09T12:19:13</t>
+          <t>14:57:56</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>73</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Reist</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>0.4185</t>
+          <t>0.3620</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>4.2764</t>
+          <t>4.2260</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>124.05</t>
+          <t>111.45</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>2025-08-09T12:19:13</t>
+          <t>14:57:56</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>0.4288</t>
+          <t>0.3520</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>4.6617</t>
+          <t>4.6050</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>103.72</t>
+          <t>87.49</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>2025-08-09T12:20:46</t>
+          <t>14:56:47</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>99</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>0.4688</t>
+          <t>-0.5000</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>4.5979</t>
+          <t>3.3980</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>110.37</t>
+          <t>115.57</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>2025-08-09T12:20:46</t>
+          <t>14:56:47</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>0.4781</t>
+          <t>0.3260</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>6.1309</t>
+          <t>4.1110</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>34.75</t>
+          <t>124.92</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>2025-08-09T12:23:49</t>
+          <t>14:54:44</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>0.4261</t>
+          <t>0.3510</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>4.2753</t>
+          <t>3.9270</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>128.39</t>
+          <t>127.66</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>2025-08-09T12:23:49</t>
+          <t>14:54:44</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>99</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Ariano</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Plaz</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>0.3598</t>
+          <t>0.2580</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>4.5271</t>
+          <t>4.3840</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>110.82</t>
+          <t>121.52</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>2025-08-09T15:02:16</t>
+          <t>17:57:20</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>0.3597</t>
+          <t>0.4600</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>4.3865</t>
+          <t>4.3920</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>118.26</t>
+          <t>109.68</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>2025-08-09T15:02:16</t>
+          <t>17:57:20</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>0.3698</t>
+          <t>0.2640</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>4.0379</t>
+          <t>4.1150</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>133.07</t>
+          <t>121.20</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>2025-08-09T15:03:50</t>
+          <t>17:55:47</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>0.5205</t>
+          <t>0.3940</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>4.2283</t>
+          <t>4.1770</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>130.78</t>
+          <t>116.68</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>2025-08-09T15:03:50</t>
+          <t>17:55:47</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>0.1335</t>
+          <t>0.4680</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>4.1725</t>
+          <t>4.5250</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>118.26</t>
+          <t>109.10</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>2025-08-09T15:05:28</t>
+          <t>17:53:59</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>0.3945</t>
+          <t>0.3740</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>4.0554</t>
+          <t>4.1830</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>129.51</t>
+          <t>115.18</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>2025-08-09T15:05:28</t>
+          <t>17:53:59</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>0.3627</t>
+          <t>0.4750</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>4.4004</t>
+          <t>4.1450</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>121.78</t>
+          <t>129.86</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>2025-08-09T15:06:53</t>
+          <t>17:52:23</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>0.4814</t>
+          <t>0.4090</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>4.3118</t>
+          <t>4.1620</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>119.32</t>
+          <t>125.29</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>2025-08-09T15:06:53</t>
+          <t>17:52:23</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Alex</t>
+          <t>Kevin</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Frei</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>-0.7451</t>
+          <t>0.4000</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>3.4734</t>
+          <t>4.2620</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>95.15</t>
+          <t>114.70</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>2025-08-09T15:08:20</t>
+          <t>17:51:08</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Alex</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>0.3929</t>
+          <t>0.3710</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>4.4593</t>
+          <t>4.2020</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>120.13</t>
+          <t>104.95</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>2025-08-09T15:08:20</t>
+          <t>17:51:08</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>0.4961</t>
+          <t>0.3230</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>4.4306</t>
+          <t>4.0830</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>114.43</t>
+          <t>125.74</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>2025-08-09T15:09:29</t>
+          <t>17:50:09</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>0.4597</t>
+          <t>0.3860</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>4.4230</t>
+          <t>4.1610</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>126.12</t>
+          <t>118.38</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>2025-08-09T15:09:29</t>
+          <t>17:50:09</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>0.3858</t>
+          <t>0.3760</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>4.3119</t>
+          <t>4.2160</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>128.87</t>
+          <t>115.93</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>2025-08-09T15:12:39</t>
+          <t>17:48:20</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>0.3350</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.1990</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>120.25</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>2025-08-09T15:12:39</t>
+          <t>17:48:20</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>0.6804</t>
+          <t>0.3840</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>4.8328</t>
+          <t>3.9850</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>112.25</t>
+          <t>121.18</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>2025-08-09T15:15:42</t>
+          <t>17:46:42</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>0.4893</t>
+          <t>0.3580</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>4.5056</t>
+          <t>3.9510</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>111.55</t>
+          <t>124.16</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>2025-08-09T15:15:42</t>
+          <t>17:46:42</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Mario</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>0.3203</t>
+          <t>0.3520</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>5.2006</t>
+          <t>4.1080</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>75.96</t>
+          <t>119.67</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>2025-08-09T15:16:52</t>
+          <t>18:11:19</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>0.1883</t>
+          <t>-1.1570</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>4.1274</t>
+          <t>35.9940</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>121.50</t>
+          <t>26.18</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>2025-08-09T15:16:52</t>
+          <t>18:11:19</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>0.6018</t>
+          <t>0.3530</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>4.8483</t>
+          <t>4.2860</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>94.65</t>
+          <t>93.47</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>2025-08-09T15:18:22</t>
+          <t>18:07:48</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>0.3951</t>
+          <t>0.3600</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>4.4828</t>
+          <t>4.1010</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>116.44</t>
+          <t>114.03</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>2025-08-09T15:18:22</t>
+          <t>18:07:48</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>0.4174</t>
+          <t>0.3530</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>4.2599</t>
+          <t>5.5020</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>121.22</t>
+          <t>50.58</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>2025-08-09T15:19:30</t>
+          <t>18:06:02</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>0.4933</t>
+          <t>0.3960</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>4.6383</t>
+          <t>4.0720</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>112.02</t>
+          <t>127.06</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>2025-08-09T15:19:30</t>
+          <t>18:06:02</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>0.4164</t>
+          <t>0.3530</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>4.4266</t>
+          <t>4.1350</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>127.94</t>
+          <t>122.77</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
-          <t>2025-08-09T15:21:11</t>
+          <t>18:03:24</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>0.3460</t>
+          <t>0.4260</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>4.3335</t>
+          <t>4.0820</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>121.23</t>
+          <t>116.19</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
-          <t>2025-08-09T15:21:11</t>
+          <t>18:03:24</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>0.3373</t>
+          <t>0.4410</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>4.4711</t>
+          <t>4.2400</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>113.70</t>
+          <t>119.69</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>2025-08-09T15:22:35</t>
+          <t>18:01:29</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Ueli</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>0.4515</t>
+          <t>0.2960</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>4.3923</t>
+          <t>4.1080</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>127.64</t>
+          <t>120.69</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>2025-08-09T15:22:35</t>
+          <t>18:01:29</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Erich</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Krügel</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>0.4066</t>
+          <t>0.4080</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>4.3542</t>
+          <t>4.2650</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>124.34</t>
+          <t>95.29</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>2025-08-09T15:23:53</t>
+          <t>17:59:58</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Erich</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Krügel</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>0.4956</t>
+          <t>0.3930</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>4.5852</t>
+          <t>4.0550</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>119.86</t>
+          <t>123.71</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>2025-08-09T15:23:53</t>
+          <t>17:59:58</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Ueli</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>0.4256</t>
+          <t>0.4250</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>4.3543</t>
+          <t>5.1390</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>126.72</t>
+          <t>64.98</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>2025-08-09T15:25:07</t>
+          <t>18:20:16</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Ueli</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>0.4403</t>
+          <t>0.4460</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>4.3454</t>
+          <t>4.2020</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>129.18</t>
+          <t>117.94</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>2025-08-09T15:25:07</t>
+          <t>18:20:16</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>64</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Erich</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Krügel</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>0.4827</t>
+          <t>0.4170</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>4.5109</t>
+          <t>4.1170</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>119.59</t>
+          <t>127.78</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
-          <t>2025-08-09T15:26:30</t>
+          <t>18:18:53</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>0.3500</t>
+          <t>0.3580</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>4.6006</t>
+          <t>4.1300</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>118.25</t>
+          <t>127.87</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
-          <t>2025-08-09T15:26:30</t>
+          <t>18:18:53</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>0.4086</t>
+          <t>0.1160</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>4.5957</t>
+          <t>4.2770</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>116.69</t>
+          <t>119.65</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
-          <t>2025-08-09T15:28:16</t>
+          <t>18:17:13</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>0.3302</t>
+          <t>0.3750</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>4.3719</t>
+          <t>4.1820</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>116.95</t>
+          <t>116.18</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
-          <t>2025-08-09T15:28:16</t>
+          <t>18:17:13</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>0.3921</t>
+          <t>0.3830</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>4.5886</t>
+          <t>4.3500</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>117.47</t>
+          <t>113.48</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>2025-08-09T15:29:33</t>
+          <t>18:28:02</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>0.4605</t>
+          <t>0.3580</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>4.2860</t>
+          <t>4.0370</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>120.95</t>
+          <t>117.63</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>2025-08-09T15:29:33</t>
+          <t>18:28:02</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>0.3616</t>
+          <t>0.3340</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>4.3545</t>
+          <t>4.4000</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>117.99</t>
+          <t>88.77</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>2025-08-09T15:31:23</t>
+          <t>18:25:23</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>0.4710</t>
+          <t>0.3910</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>4.4556</t>
+          <t>4.1560</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>113.70</t>
+          <t>116.59</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>2025-08-09T15:31:23</t>
+          <t>18:25:23</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>0.1262</t>
+          <t>0.3970</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>4.0267</t>
+          <t>4.2050</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>128.56</t>
+          <t>116.87</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>2025-08-09T15:33:24</t>
+          <t>18:23:21</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>145</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Rico</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Traber</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>0.4057</t>
+          <t>0.3500</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>5.1807</t>
+          <t>3.9940</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>85.23</t>
+          <t>120.92</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>2025-08-09T15:33:24</t>
+          <t>18:23:21</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>0.3947</t>
+          <t>0.3550</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>4.2148</t>
+          <t>4.2360</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>128.25</t>
-[...1887 lines deleted...]
-          <t>0.00</t>
+          <t>118.52</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>