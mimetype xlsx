--- v0 (2026-05-05)
+++ v1 (2026-11-02)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H149"/>
+  <dimension ref="A1:H93"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Uhrzeit</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Bahn</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,6257 +463,3785 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Reaktion</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Zeit</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Speed</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2024-10-08T12:11:34</t>
+          <t>18:39:44</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>62</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Jörg</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Döbeli</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>0.4109</t>
+          <t>0.5360</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>4.6660</t>
+          <t>5.1800</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>113.01</t>
+          <t>109.91</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2024-10-08T12:11:34</t>
+          <t>18:39:44</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Samantha</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>0.4422</t>
+          <t>0.3790</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>4.7150</t>
+          <t>4.5560</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>110.44</t>
+          <t>106.96</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2024-10-08T12:13:00</t>
+          <t>18:37:55</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>93</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Samantha</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>0.4722</t>
+          <t>0.4020</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>4.4178</t>
+          <t>4.9740</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>121.38</t>
+          <t>118.63</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2024-10-08T12:13:00</t>
+          <t>18:37:55</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>62</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Jörg</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Döbeli</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>0.4153</t>
+          <t>0.5310</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>4.6010</t>
+          <t>4.9000</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>105.13</t>
+          <t>98.74</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2024-10-08T12:13:52</t>
+          <t>18:36:28</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>0.3855</t>
+          <t>0.4010</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>4.3889</t>
+          <t>4.8150</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>119.29</t>
+          <t>112.64</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2024-10-08T12:13:52</t>
+          <t>18:36:28</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>0.4208</t>
+          <t>-0.1730</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>4.5432</t>
+          <t>5.4440</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>116.32</t>
+          <t>83.67</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2024-10-08T12:15:10</t>
+          <t>18:34:57</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>0.4267</t>
+          <t>0.5620</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>4.4096</t>
+          <t>6.2140</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>117.53</t>
+          <t>86.66</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2024-10-08T12:15:10</t>
+          <t>18:34:57</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>0.3606</t>
+          <t>0.5000</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>4.3351</t>
+          <t>4.7570</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>113.93</t>
+          <t>101.23</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2024-10-08T12:16:02</t>
+          <t>18:33:34</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>69</t>
-[...11 lines deleted...]
-      </c>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>0.6798</t>
+          <t>0.3810</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>5.3545</t>
+          <t>4.6840</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>96.66</t>
+          <t>121.63</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2024-10-08T12:16:02</t>
+          <t>18:33:34</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>0.3839</t>
+          <t>0.3780</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.6550</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>106.65</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2024-10-08T12:17:29</t>
+          <t>18:32:05</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>0.4653</t>
+          <t>0.3240</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>4.7859</t>
+          <t>4.6570</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>112.91</t>
+          <t>117.76</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2024-10-08T12:17:29</t>
+          <t>18:32:05</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>69</t>
-[...11 lines deleted...]
-      </c>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>0.5359</t>
+          <t>0.4010</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>5.1306</t>
+          <t>4.5160</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>94.05</t>
+          <t>100.93</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2024-10-08T12:18:21</t>
+          <t>18:30:30</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>0.4286</t>
+          <t>-0.7570</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>4.5863</t>
+          <t>4.4820</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>116.68</t>
+          <t>111.26</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2024-10-08T12:18:21</t>
+          <t>18:30:30</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Marvin</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Weber</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>0.3995</t>
+          <t>0.3940</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>31.2003</t>
+          <t>4.3170</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>50.24</t>
+          <t>108.43</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2024-10-08T12:19:36</t>
+          <t>18:28:48</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Marvin</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Weber</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>0.3952</t>
+          <t>0.3290</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>5.5841</t>
+          <t>4.5250</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>89.24</t>
+          <t>122.75</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2024-10-08T12:19:36</t>
+          <t>18:28:48</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>0.3987</t>
+          <t>0.4800</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>4.4868</t>
+          <t>4.5950</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>110.01</t>
+          <t>101.78</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2024-10-08T12:22:03</t>
+          <t>18:27:41</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>177</t>
-[...11 lines deleted...]
-      </c>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="D18" t="inlineStr"/>
+      <c r="E18" t="inlineStr"/>
       <c r="F18" t="inlineStr">
         <is>
-          <t>0.4252</t>
+          <t>0.4130</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>5.1091</t>
+          <t>4.8170</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>94.29</t>
+          <t>122.92</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2024-10-08T12:22:03</t>
+          <t>18:27:41</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>0.7394</t>
+          <t>0.5080</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>6.9541</t>
+          <t>4.5610</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>62.07</t>
+          <t>110.82</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2024-10-08T12:23:12</t>
+          <t>18:26:16</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>-0.2372</t>
+          <t>-0.3390</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>6.3653</t>
+          <t>4.2730</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>58.37</t>
+          <t>87.19</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2024-10-08T12:23:12</t>
+          <t>18:26:16</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>177</t>
-[...11 lines deleted...]
-      </c>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="D21" t="inlineStr"/>
+      <c r="E21" t="inlineStr"/>
       <c r="F21" t="inlineStr">
         <is>
-          <t>0.4325</t>
+          <t>-1.1930</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>5.0067</t>
+          <t>3.5820</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>91.66</t>
+          <t>107.29</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2024-10-08T12:24:17</t>
+          <t>18:25:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>0.4551</t>
+          <t>0.4200</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>4.5812</t>
+          <t>4.4820</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>105.83</t>
+          <t>123.64</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2024-10-08T12:24:17</t>
+          <t>18:25:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>0.5051</t>
+          <t>0.4670</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>4.6912</t>
+          <t>4.5890</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>109.46</t>
+          <t>113.06</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2024-10-08T12:25:25</t>
+          <t>18:23:42</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>0.4422</t>
+          <t>-0.1870</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>4.5795</t>
+          <t>4.3330</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>112.55</t>
+          <t>126.27</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2024-10-08T12:25:25</t>
+          <t>18:23:42</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>0.3809</t>
+          <t>0.1190</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>4.5409</t>
+          <t>4.1140</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>103.67</t>
+          <t>115.42</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>2024-10-08T12:26:08</t>
+          <t>13:59:06</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>0.4299</t>
+          <t>0.3680</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>4.8877</t>
+          <t>4.4090</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>102.33</t>
+          <t>116.89</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2024-10-08T12:26:08</t>
+          <t>13:59:06</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>0.1736</t>
+          <t>0.3650</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>4.5006</t>
+          <t>4.9350</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>115.83</t>
+          <t>80.01</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2024-10-08T12:27:37</t>
+          <t>13:56:54</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Rich</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>0.4438</t>
+          <t>0.3850</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>4.7651</t>
+          <t>4.8180</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>113.82</t>
+          <t>113.39</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2024-10-08T12:27:37</t>
+          <t>13:56:54</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>0.4593</t>
+          <t>0.6230</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>4.9530</t>
+          <t>4.6800</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>100.13</t>
+          <t>112.57</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2024-10-08T12:28:37</t>
+          <t>13:55:43</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>77</t>
-[...11 lines deleted...]
-      </c>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="D30" t="inlineStr"/>
+      <c r="E30" t="inlineStr"/>
       <c r="F30" t="inlineStr">
         <is>
-          <t>0.4049</t>
+          <t>0.5050</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>4.5873</t>
+          <t>4.8930</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>111.32</t>
+          <t>106.99</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2024-10-08T12:28:37</t>
+          <t>13:55:43</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>0.4143</t>
+          <t>0.3830</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>4.7362</t>
+          <t>4.6930</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>107.46</t>
+          <t>100.77</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2024-10-08T12:29:55</t>
+          <t>13:54:15</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>0.4023</t>
+          <t>0.3690</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>8.5802</t>
+          <t>4.4850</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>40.34</t>
+          <t>109.91</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>2024-10-08T12:29:55</t>
+          <t>13:54:15</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>77</t>
-[...11 lines deleted...]
-      </c>
+          <t>101</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr"/>
+      <c r="E33" t="inlineStr"/>
       <c r="F33" t="inlineStr">
         <is>
-          <t>0.2851</t>
+          <t>0.4510</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>4.7401</t>
+          <t>5.0730</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>106.03</t>
+          <t>78.60</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>2024-10-08T12:31:38</t>
+          <t>13:52:55</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>0.4408</t>
+          <t>0.4250</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>4.7665</t>
+          <t>4.6780</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>105.03</t>
+          <t>118.43</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>2024-10-08T12:31:38</t>
+          <t>13:52:55</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>62</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Jörg</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Döbeli</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>0.4695</t>
+          <t>0.4440</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>4.6467</t>
+          <t>4.7930</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>106.43</t>
+          <t>101.39</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>2024-10-08T12:33:07</t>
+          <t>13:51:29</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>62</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Jörg</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Döbeli</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>0.4662</t>
+          <t>0.5110</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>4.6415</t>
+          <t>5.2170</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>113.70</t>
+          <t>95.04</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>2024-10-08T12:33:07</t>
+          <t>13:51:29</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>0.5424</t>
+          <t>0.4170</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>4.8121</t>
+          <t>4.5230</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>102.34</t>
+          <t>106.52</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2024-10-08T12:33:55</t>
+          <t>13:50:10</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Céline</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Frick</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>0.4723</t>
+          <t>0.3720</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>5.5617</t>
+          <t>4.8550</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>79.79</t>
+          <t>107.30</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2024-10-08T12:33:55</t>
+          <t>13:50:10</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>771</t>
-[...11 lines deleted...]
-      </c>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>0.4749</t>
+          <t>0.3730</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>5.4351</t>
+          <t>4.4890</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>89.45</t>
+          <t>103.41</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>2024-10-08T12:35:26</t>
+          <t>13:48:57</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>771</t>
-[...11 lines deleted...]
-      </c>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr"/>
+      <c r="E40" t="inlineStr"/>
       <c r="F40" t="inlineStr">
         <is>
-          <t>0.5896</t>
+          <t>0.3100</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>5.3778</t>
+          <t>4.5900</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>99.68</t>
+          <t>111.45</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>2024-10-08T12:35:26</t>
+          <t>13:48:57</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Céline</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Frick</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>0.6442</t>
+          <t>0.3320</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>5.9833</t>
+          <t>4.8360</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>91.06</t>
+          <t>92.49</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>2024-10-08T12:36:45</t>
+          <t>13:47:42</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Kuhn</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>0.6920</t>
+          <t>0.3940</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>4.8562</t>
+          <t>4.3680</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>118.66</t>
+          <t>115.14</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>2024-10-08T12:36:45</t>
+          <t>13:47:42</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Dany</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>0.3017</t>
+          <t>24.5480</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>4.4597</t>
+          <t>19.3400</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>109.25</t>
+          <t>-79.41</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>2024-10-08T12:37:57</t>
+          <t>13:46:23</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Dany</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>3.5038</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>0.0000</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>2024-10-08T12:37:57</t>
+          <t>13:46:23</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Kuhn</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>0.4157</t>
+          <t>0.4010</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>4.6176</t>
+          <t>4.4160</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>105.83</t>
+          <t>110.95</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>2024-10-09T04:09:07</t>
+          <t>13:44:47</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Joe</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Manhart</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>0.8746</t>
+          <t>-0.1440</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>7.1327</t>
+          <t>4.9940</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>49.12</t>
+          <t>87.80</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>2024-10-09T04:09:07</t>
+          <t>13:44:47</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>0.5304</t>
+          <t>0.5090</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>4.4689</t>
+          <t>4.6830</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>115.34</t>
+          <t>103.59</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>2024-10-09T04:10:21</t>
+          <t>13:42:53</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>0.4038</t>
+          <t>0.5480</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>4.5531</t>
+          <t>4.6190</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>115.34</t>
+          <t>113.22</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>2024-10-09T04:10:21</t>
+          <t>13:42:53</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Joe</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Manhart</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>0.5692</t>
+          <t>0.5410</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>7.7979</t>
+          <t>5.8190</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>49.88</t>
+          <t>86.57</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>2024-10-09T04:11:45</t>
+          <t>13:41:06</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>0.4147</t>
+          <t>0.4560</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>5.1751</t>
+          <t>4.7330</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>85.17</t>
+          <t>106.34</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2024-10-09T04:11:45</t>
+          <t>13:41:06</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>0.4392</t>
+          <t>0.4430</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>4.5079</t>
+          <t>4.7130</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>111.60</t>
+          <t>100.63</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2024-10-09T04:12:54</t>
+          <t>13:39:42</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>0.4293</t>
+          <t>0.4330</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>4.5594</t>
+          <t>4.7160</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>118.57</t>
+          <t>105.37</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>2024-10-09T04:12:54</t>
+          <t>13:39:42</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>0.4020</t>
+          <t>0.3620</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>5.2646</t>
+          <t>4.8110</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>81.87</t>
+          <t>102.76</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>2024-10-09T04:14:15</t>
+          <t>13:38:29</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Céline</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Frick</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>0.5520</t>
+          <t>0.4840</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>6.2672</t>
+          <t>4.3930</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>87.75</t>
+          <t>117.87</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>2024-10-09T04:14:15</t>
+          <t>13:38:29</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>1</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Boss</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>0.5507</t>
+          <t>0.3440</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>4.8483</t>
+          <t>4.4560</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>102.64</t>
+          <t>105.49</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>2024-10-09T04:15:47</t>
+          <t>13:37:32</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>1</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Boss</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>0.5026</t>
+          <t>0.3680</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>4.7691</t>
+          <t>4.4250</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>106.62</t>
+          <t>120.58</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>2024-10-09T04:15:47</t>
+          <t>13:37:32</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>15</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Céline</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Frick</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>0.6003</t>
+          <t>0.3970</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>15.2104</t>
+          <t>5.0460</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>85.43</t>
+          <t>70.89</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>2024-10-09T04:16:51</t>
+          <t>13:36:26</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>0.3290</t>
+          <t>0.4440</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>5.2406</t>
+          <t>4.4310</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>95.18</t>
+          <t>120.67</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>2024-10-09T04:16:51</t>
+          <t>13:36:26</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>1</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Edelmann</t>
+          <t>Boss</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>0.4553</t>
+          <t>0.3380</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>5.5619</t>
+          <t>4.5270</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>73.56</t>
+          <t>106.71</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>2024-10-09T04:18:08</t>
+          <t>17:50:45</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Edelmann</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>0.5390</t>
+          <t>0.4220</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>5.4020</t>
+          <t>4.4400</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>93.57</t>
+          <t>118.61</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>2024-10-09T04:18:08</t>
+          <t>17:50:45</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>0.5522</t>
+          <t>0.3940</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>5.6107</t>
+          <t>4.6020</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>86.37</t>
+          <t>102.05</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>2024-10-09T04:19:24</t>
+          <t>14:11:35</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>69</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Baumgartner</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>0.5737</t>
+          <t>0.4220</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>5.4346</t>
+          <t>4.4400</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>93.73</t>
+          <t>118.61</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>2024-10-09T04:19:24</t>
+          <t>14:11:35</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Edelmann</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>0.5474</t>
+          <t>0.3940</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>5.4571</t>
+          <t>4.6020</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>90.49</t>
+          <t>102.05</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>2024-10-09T04:20:14</t>
+          <t>14:09:52</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Marvin</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Weber</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>0.3540</t>
+          <t>0.3760</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>5.6019</t>
+          <t>5.8210</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>85.97</t>
+          <t>46.90</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>2024-10-09T04:20:14</t>
+          <t>14:09:52</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>0.3037</t>
+          <t>0.3880</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>4.7146</t>
+          <t>4.3610</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>107.45</t>
+          <t>114.23</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>2024-10-09T04:21:29</t>
+          <t>14:08:00</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>0.4745</t>
+          <t>0.3930</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>4.9880</t>
+          <t>4.8350</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>110.92</t>
+          <t>101.75</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>2024-10-09T04:21:29</t>
+          <t>14:08:00</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>33</t>
-[...11 lines deleted...]
-      </c>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr"/>
+      <c r="E67" t="inlineStr"/>
       <c r="F67" t="inlineStr">
         <is>
-          <t>0.4568</t>
+          <t>0.3560</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>5.7006</t>
+          <t>4.5040</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>87.89</t>
+          <t>106.15</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>2024-10-09T04:22:43</t>
+          <t>14:06:32</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>47</t>
-[...11 lines deleted...]
-      </c>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr"/>
+      <c r="E68" t="inlineStr"/>
       <c r="F68" t="inlineStr">
         <is>
-          <t>0.3405</t>
+          <t>0.3820</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>4.5907</t>
+          <t>4.6170</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>109.17</t>
+          <t>106.44</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>2024-10-09T04:22:43</t>
+          <t>14:06:32</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Kobi</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>0.4801</t>
+          <t>0.4270</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>5.6684</t>
+          <t>4.6610</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>68.86</t>
+          <t>105.21</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>2024-10-09T04:23:44</t>
+          <t>14:05:03</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Kobi</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>0.4801</t>
+          <t>0.3590</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>5.3528</t>
+          <t>4.6190</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>83.87</t>
+          <t>110.50</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>2024-10-09T04:23:44</t>
+          <t>14:05:03</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>0.3488</t>
+          <t>0.4200</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>4.6813</t>
+          <t>4.8670</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>101.69</t>
+          <t>99.05</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>2024-10-09T04:25:16</t>
+          <t>14:04:05</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>0.4050</t>
+          <t>0.4570</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>4.7825</t>
+          <t>4.6570</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>101.89</t>
+          <t>114.63</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>2024-10-09T04:25:16</t>
+          <t>14:04:05</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>0.4124</t>
+          <t>0.4230</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>4.4707</t>
+          <t>4.5280</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>106.21</t>
+          <t>105.55</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>2024-10-09T04:26:29</t>
+          <t>14:02:40</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>0.4034</t>
+          <t>-0.3870</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>4.4602</t>
+          <t>3.9330</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>112.97</t>
+          <t>101.30</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>2024-10-09T04:26:29</t>
+          <t>14:02:40</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>0.3675</t>
+          <t>0.3410</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>4.2883</t>
+          <t>4.4650</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>113.44</t>
+          <t>105.58</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>2024-10-09T04:27:51</t>
+          <t>14:01:40</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>0.3828</t>
+          <t>0.3720</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>4.4034</t>
+          <t>4.3200</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>110.03</t>
+          <t>119.30</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>2024-10-09T04:27:51</t>
+          <t>14:01:40</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>0.3709</t>
+          <t>0.4070</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>4.5137</t>
+          <t>4.6940</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>111.60</t>
+          <t>98.30</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>2024-10-09T04:29:07</t>
+          <t>17:59:31</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>0.5127</t>
+          <t>0.3340</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>4.5011</t>
+          <t>4.3300</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>118.31</t>
+          <t>120.43</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>2024-10-09T04:29:07</t>
+          <t>17:59:31</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>63</t>
-[...11 lines deleted...]
-      </c>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr"/>
+      <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
-          <t>0.4448</t>
+          <t>0.4020</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>4.5933</t>
+          <t>4.5670</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>103.61</t>
+          <t>102.50</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>2024-10-09T04:30:36</t>
+          <t>17:56:52</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>63</t>
-[...11 lines deleted...]
-      </c>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>0.3336</t>
+          <t>0.3640</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>4.4761</t>
+          <t>4.7180</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>106.01</t>
+          <t>105.20</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>2024-10-09T04:30:36</t>
+          <t>17:56:52</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>0.3512</t>
+          <t>0.3690</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>4.3811</t>
+          <t>4.3840</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>112.51</t>
+          <t>112.43</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>2024-10-09T04:31:44</t>
+          <t>17:54:34</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>0.4352</t>
+          <t>0.4480</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>4.5567</t>
+          <t>4.6520</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>113.91</t>
+          <t>115.77</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>2024-10-09T04:31:44</t>
+          <t>17:54:34</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>0.4254</t>
+          <t>0.4760</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>4.6773</t>
+          <t>4.4110</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>102.27</t>
+          <t>115.85</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>2024-10-09T04:33:03</t>
+          <t>17:53:20</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>0.4711</t>
+          <t>0.4730</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>6.5916</t>
+          <t>4.4840</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>45.58</t>
+          <t>123.03</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>2024-10-09T04:33:03</t>
+          <t>17:53:20</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>0.4197</t>
+          <t>0.4580</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>4.7110</t>
+          <t>4.5200</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>106.62</t>
+          <t>111.65</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>2024-10-09T04:34:56</t>
+          <t>18:09:01</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>0.4741</t>
+          <t>0.4260</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>4.7693</t>
+          <t>4.7350</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>108.94</t>
+          <t>113.23</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>2024-10-09T04:34:56</t>
+          <t>18:09:01</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>93</t>
-[...11 lines deleted...]
-      </c>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr"/>
+      <c r="E87" t="inlineStr"/>
       <c r="F87" t="inlineStr">
         <is>
-          <t>0.4046</t>
+          <t>0.3500</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>4.7071</t>
+          <t>4.4460</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>112.74</t>
+          <t>104.21</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>2024-10-09T04:36:35</t>
+          <t>18:07:58</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>93</t>
-[...11 lines deleted...]
-      </c>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr"/>
+      <c r="E88" t="inlineStr"/>
       <c r="F88" t="inlineStr">
         <is>
-          <t>0.4410</t>
+          <t>0.3670</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>4.9992</t>
+          <t>4.7640</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>104.20</t>
+          <t>97.29</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>2024-10-09T04:36:35</t>
+          <t>18:07:58</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>0.3934</t>
+          <t>0.3840</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>4.5559</t>
+          <t>4.6630</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>106.41</t>
+          <t>109.09</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>2024-10-09T04:38:30</t>
+          <t>18:06:36</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>0.4164</t>
+          <t>0.4060</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>4.8588</t>
+          <t>4.6720</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>105.39</t>
+          <t>113.15</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>2024-10-09T04:38:30</t>
+          <t>18:06:36</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>93</t>
-[...11 lines deleted...]
-      </c>
+          <t>106</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr"/>
+      <c r="E91" t="inlineStr"/>
       <c r="F91" t="inlineStr">
         <is>
-          <t>0.4049</t>
+          <t>0.5030</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>4.4033</t>
+          <t>4.5840</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>114.39</t>
+          <t>101.39</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>2024-10-09T04:39:45</t>
+          <t>18:14:35</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>0.3935</t>
+          <t>0.3560</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>4.5722</t>
+          <t>4.4390</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>109.81</t>
+          <t>109.28</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>2024-10-09T04:39:45</t>
+          <t>18:12:59</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Kuhn</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>0.4154</t>
+          <t>0.0190</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>4.6224</t>
+          <t>4.4530</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>105.80</t>
-[...2351 lines deleted...]
-          <t>110.70</t>
+          <t>114.02</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>