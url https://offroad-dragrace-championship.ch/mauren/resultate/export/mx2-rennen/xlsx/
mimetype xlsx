--- v0 (2026-05-05)
+++ v1 (2026-09-18)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H35"/>
+  <dimension ref="A1:H47"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Uhrzeit</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Bahn</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,1469 +463,1973 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Reaktion</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Zeit</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Speed</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2024-10-08T11:41:23</t>
+          <t>18:02:38</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>0.6442</t>
+          <t>0.3540</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>5.5452</t>
+          <t>4.9360</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>88.69</t>
+          <t>103.95</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2024-10-08T11:41:23</t>
+          <t>18:02:38</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>14</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Niklas</t>
+          <t>Robin</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Horber</t>
+          <t>Wernli</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>0.4236</t>
+          <t>0.5240</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>5.2136</t>
+          <t>5.5060</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>85.04</t>
+          <t>86.95</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2024-10-08T11:42:41</t>
+          <t>18:01:16</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>12</t>
+          <t>14</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Niklas</t>
+          <t>Robin</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Horber</t>
+          <t>Wernli</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>0.2076</t>
+          <t>0.4950</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>4.8640</t>
+          <t>5.7990</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>97.51</t>
+          <t>99.24</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2024-10-08T11:42:41</t>
+          <t>18:01:16</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>-0.4207</t>
+          <t>0.4920</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>4.4998</t>
+          <t>5.0530</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>92.58</t>
+          <t>88.97</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2024-10-08T11:43:28</t>
+          <t>17:59:32</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>Loris</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Carigiet</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>0.3226</t>
+          <t>0.4200</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>4.6456</t>
+          <t>4.8230</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>102.99</t>
+          <t>110.87</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2024-10-08T11:43:28</t>
+          <t>17:59:32</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Kuhn</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>0.4782</t>
+          <t>0.4100</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>5.1210</t>
+          <t>4.9310</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>92.50</t>
+          <t>97.02</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2024-10-08T11:44:37</t>
+          <t>17:58:13</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Kuhn</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>0.4036</t>
+          <t>0.4450</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>4.8430</t>
+          <t>5.0680</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>92.81</t>
+          <t>105.76</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2024-10-08T11:44:37</t>
+          <t>17:58:13</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
           <t>Loris</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Carigiet</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>0.4457</t>
+          <t>0.4530</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>4.7321</t>
+          <t>4.9360</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>100.67</t>
+          <t>98.41</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2024-10-08T11:45:33</t>
+          <t>17:56:43</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>0.4281</t>
+          <t>0.3090</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>5.3302</t>
+          <t>5.4620</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>88.54</t>
+          <t>92.65</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2024-10-08T11:45:33</t>
+          <t>17:56:43</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>0.5103</t>
+          <t>0.4110</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>5.8326</t>
+          <t>5.5760</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>84.21</t>
+          <t>83.17</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2024-10-08T11:46:28</t>
+          <t>17:55:43</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>0.5072</t>
+          <t>0.5950</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>5.4839</t>
+          <t>6.0440</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>93.82</t>
+          <t>83.96</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2024-10-08T11:46:28</t>
+          <t>17:55:43</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>0.5176</t>
+          <t>0.4340</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>5.5340</t>
+          <t>5.2880</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>84.85</t>
+          <t>82.53</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2024-10-08T11:47:17</t>
+          <t>17:54:48</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Ueli</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>0.3736</t>
+          <t>0.4240</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>5.0067</t>
+          <t>5.0270</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>102.43</t>
+          <t>104.28</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2024-10-08T11:47:17</t>
+          <t>17:54:48</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Tobias</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Schraner</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>0.3379</t>
+          <t>0.3910</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>5.2014</t>
+          <t>4.9640</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>91.00</t>
+          <t>93.31</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2024-10-08T11:48:20</t>
+          <t>17:53:43</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Tobias</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Schraner</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>0.4544</t>
+          <t>0.4830</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>5.0862</t>
+          <t>5.0570</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>98.81</t>
+          <t>92.91</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2024-10-08T11:48:20</t>
+          <t>17:53:43</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>Ueli</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>0.4294</t>
+          <t>0.4600</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>4.9716</t>
+          <t>5.0600</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>96.67</t>
+          <t>113.78</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2024-10-08T11:49:46</t>
+          <t>17:09:55</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>0.4093</t>
+          <t>0.6600</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>5.0493</t>
+          <t>5.3150</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>98.02</t>
+          <t>98.74</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2024-10-08T11:49:46</t>
+          <t>17:09:55</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>14</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Robin</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Wernli</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>0.5013</t>
+          <t>0.7010</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>5.3576</t>
+          <t>5.8060</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>89.61</t>
+          <t>82.83</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2024-10-08T11:51:01</t>
+          <t>10:45:28</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>14</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Robin</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Wernli</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>0.5243</t>
+          <t>0.4400</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>5.2483</t>
+          <t>5.6370</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>95.67</t>
+          <t>81.93</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2024-10-08T11:51:01</t>
+          <t>10:45:28</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>0.3328</t>
+          <t>0.4700</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>4.9177</t>
+          <t>5.1130</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>95.35</t>
+          <t>93.11</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2024-10-09T03:03:15</t>
+          <t>10:44:00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>0.4449</t>
+          <t>0.4250</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>5.4300</t>
+          <t>5.4680</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>85.11</t>
+          <t>91.37</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2024-10-09T03:03:15</t>
+          <t>10:44:00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>0.4750</t>
+          <t>0.4410</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>5.4167</t>
+          <t>5.2510</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>90.15</t>
+          <t>86.36</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2024-10-09T03:04:23</t>
+          <t>10:42:38</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>0.5845</t>
+          <t>0.0070</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>5.6585</t>
+          <t>4.6660</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>87.97</t>
+          <t>96.32</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2024-10-09T03:04:23</t>
+          <t>10:42:38</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>0.4638</t>
+          <t>-0.4140</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>5.3725</t>
+          <t>4.4900</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>87.14</t>
+          <t>85.04</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>2024-10-09T03:05:31</t>
+          <t>10:40:58</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>0.4891</t>
+          <t>0.4350</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>5.5377</t>
+          <t>5.2670</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>80.72</t>
+          <t>90.73</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2024-10-09T03:05:31</t>
+          <t>10:40:58</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>0.5874</t>
+          <t>0.5070</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>5.5306</t>
+          <t>5.1530</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>93.85</t>
+          <t>93.45</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2024-10-09T03:06:36</t>
+          <t>10:39:50</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>0.3951</t>
+          <t>0.4630</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>5.2430</t>
+          <t>5.1110</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>84.45</t>
+          <t>93.73</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2024-10-09T03:06:36</t>
+          <t>10:39:50</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Tobias</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Schraner</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>0.4088</t>
+          <t>0.4730</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>5.0549</t>
+          <t>5.3120</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>89.56</t>
+          <t>91.88</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2024-10-09T03:07:33</t>
+          <t>10:38:43</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Tobias</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Schraner</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>0.3766</t>
+          <t>-0.3150</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>5.0298</t>
+          <t>4.9070</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>94.99</t>
+          <t>83.00</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2024-10-09T03:07:33</t>
+          <t>10:38:43</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>0.5105</t>
+          <t>0.4760</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>5.0504</t>
+          <t>5.0720</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>98.58</t>
+          <t>94.77</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2024-10-09T03:08:32</t>
+          <t>10:37:33</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>0.4869</t>
+          <t>0.4550</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>5.1301</t>
+          <t>5.0000</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>97.69</t>
+          <t>97.78</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>2024-10-09T03:08:32</t>
+          <t>10:37:33</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>0.4637</t>
+          <t>0.5200</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>5.5771</t>
+          <t>6.0510</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>86.86</t>
+          <t>76.37</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>2024-10-09T03:09:33</t>
+          <t>17:12:44</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>0.5229</t>
+          <t>0.4870</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>5.4649</t>
+          <t>4.9910</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>91.04</t>
+          <t>98.14</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>2024-10-09T03:09:33</t>
+          <t>17:12:44</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>0.5099</t>
+          <t>0.4200</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>5.0458</t>
+          <t>4.8820</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>96.83</t>
+          <t>97.60</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="inlineStr">
+        <is>
+          <t>17:11:53</t>
+        </is>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>0.3600</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>4.7950</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>104.04</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="inlineStr">
+        <is>
+          <t>17:11:53</t>
+        </is>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>0.4190</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>4.9330</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>93.92</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="inlineStr">
+        <is>
+          <t>17:17:48</t>
+        </is>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>Adi</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Damann</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>0.3590</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>4.8680</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>104.02</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="inlineStr">
+        <is>
+          <t>17:17:48</t>
+        </is>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>0.3790</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>4.8460</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>100.02</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="inlineStr">
+        <is>
+          <t>17:16:30</t>
+        </is>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>Adi</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Damann</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>0.5070</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>4.9220</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>102.08</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="inlineStr">
+        <is>
+          <t>17:16:30</t>
+        </is>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>0.4370</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>5.3240</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>76.89</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="inlineStr">
+        <is>
+          <t>17:15:14</t>
+        </is>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>48</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>Ueli</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>0.4150</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>4.8990</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>99.51</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="inlineStr">
+        <is>
+          <t>17:15:14</t>
+        </is>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Adi</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Damann</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>0.4550</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>4.9190</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>97.84</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="inlineStr">
+        <is>
+          <t>17:06:01</t>
+        </is>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>0.4520</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>5.5430</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>82.75</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="inlineStr">
+        <is>
+          <t>17:06:01</t>
+        </is>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>0.3880</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>4.8130</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>96.81</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="inlineStr">
+        <is>
+          <t>17:23:50</t>
+        </is>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>0.3570</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>4.8020</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>103.66</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="inlineStr">
+        <is>
+          <t>17:23:50</t>
+        </is>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>Simon</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Herzog</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>0.4340</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>4.8350</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>100.33</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>