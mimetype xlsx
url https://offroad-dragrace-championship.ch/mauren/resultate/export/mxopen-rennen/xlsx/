--- v0 (2026-05-05)
+++ v1 (2026-09-18)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H55"/>
+  <dimension ref="A1:H58"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Uhrzeit</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Bahn</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,2293 +463,2379 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Reaktion</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Zeit</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Speed</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2024-10-08T11:58:37</t>
+          <t>19:38:56</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>16</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Sigrist</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>0.4279</t>
+          <t>1.5730</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>5.1333</t>
+          <t>7.1460</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>99.45</t>
+          <t>100.36</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2024-10-08T11:58:37</t>
+          <t>18:18:19</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>16</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Florian</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Aeby</t>
+          <t>Sigrist</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>0.3977</t>
+          <t>0.4820</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>4.7538</t>
+          <t>5.2520</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>102.00</t>
+          <t>92.05</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2024-10-08T11:59:49</t>
+          <t>18:17:15</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Aeby</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>0.4929</t>
+          <t>0.2760</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>4.8410</t>
+          <t>5.0780</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>109.72</t>
+          <t>104.99</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2024-10-08T11:59:49</t>
+          <t>18:17:15</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>0.4792</t>
+          <t>0.4700</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>5.1079</t>
+          <t>5.2570</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>92.22</t>
+          <t>91.00</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2024-10-08T12:00:43</t>
+          <t>18:16:05</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>0.4627</t>
+          <t>0.4540</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>4.8745</t>
+          <t>5.4510</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>103.90</t>
+          <t>102.43</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2024-10-08T12:00:43</t>
+          <t>18:16:05</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Guido</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Schmid</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>0.4938</t>
+          <t>0.3830</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>4.9630</t>
+          <t>5.1240</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>98.58</t>
+          <t>89.28</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2024-10-08T12:01:44</t>
+          <t>18:15:02</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Guido</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Schmid</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>-0.6337</t>
+          <t>0.3870</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>4.8644</t>
+          <t>4.7420</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>104.10</t>
+          <t>110.61</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2024-10-08T12:01:44</t>
+          <t>18:15:02</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>17</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Ralph</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Schadegg</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>-0.5245</t>
+          <t>-0.5530</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>4.1814</t>
+          <t>4.5280</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>88.28</t>
+          <t>96.93</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2024-10-08T12:02:29</t>
+          <t>18:13:24</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>17</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Ralph</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Schadegg</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>0.4952</t>
+          <t>0.5220</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>6.0208</t>
+          <t>5.3110</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>84.67</t>
+          <t>99.88</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2024-10-08T12:02:29</t>
+          <t>18:13:24</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>0.3922</t>
+          <t>0.4410</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>4.9633</t>
+          <t>4.8890</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>105.17</t>
+          <t>97.99</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2024-10-08T12:03:43</t>
+          <t>18:12:13</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>61</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>Loris</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Carigiet</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>0.4464</t>
+          <t>0.3960</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>4.6530</t>
+          <t>4.5850</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>108.03</t>
+          <t>112.60</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2024-10-08T12:03:43</t>
+          <t>18:12:13</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>116</t>
-[...11 lines deleted...]
-      </c>
+          <t>414</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>0.5110</t>
+          <t>0.3760</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>5.3952</t>
+          <t>4.7210</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>91.92</t>
+          <t>100.90</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2024-10-08T12:04:32</t>
+          <t>18:09:35</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>46</t>
-[...11 lines deleted...]
-      </c>
+          <t>414</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>0.4620</t>
+          <t>0.3450</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>5.0916</t>
+          <t>4.5760</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>97.46</t>
+          <t>116.78</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2024-10-08T12:04:32</t>
+          <t>18:09:35</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>0.5492</t>
+          <t>0.3870</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>5.9193</t>
+          <t>4.4740</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>80.69</t>
+          <t>106.36</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2024-10-08T12:05:43</t>
+          <t>18:08:27</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>0.3699</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>5.7789</t>
+          <t>5.0540</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>78.09</t>
+          <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2024-10-08T12:05:43</t>
+          <t>18:08:27</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>0.5111</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>5.5288</t>
+          <t>4.8150</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>85.25</t>
+          <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2024-10-08T12:06:56</t>
+          <t>18:07:45</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>0.4326</t>
+          <t>0.5250</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>4.6950</t>
+          <t>5.0050</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>104.78</t>
+          <t>108.20</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2024-10-08T12:06:56</t>
+          <t>18:07:45</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-      <c r="E19" t="inlineStr"/>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="D19" t="inlineStr">
+        <is>
+          <t>Sven</t>
+        </is>
+      </c>
+      <c r="E19" t="inlineStr">
+        <is>
+          <t>Kaufmann</t>
+        </is>
+      </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>17.7572</t>
+          <t>0.5200</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>17.7339</t>
+          <t>5.0790</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>-72.09</t>
+          <t>97.40</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2024-10-08T12:08:06</t>
+          <t>10:58:55</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>0</t>
-[...3 lines deleted...]
-      <c r="E20" t="inlineStr"/>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="D20" t="inlineStr">
+        <is>
+          <t>Ralph</t>
+        </is>
+      </c>
+      <c r="E20" t="inlineStr">
+        <is>
+          <t>Schadegg</t>
+        </is>
+      </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>0.0000</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>0.0000</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2024-10-08T12:08:06</t>
+          <t>10:58:55</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>0.4401</t>
+          <t>0.3810</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>4.8219</t>
+          <t>5.3820</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>101.26</t>
+          <t>90.17</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2024-10-09T03:10:53</t>
+          <t>10:56:05</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>116</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Sascha</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Dietiker</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>0.4414</t>
+          <t>0.5320</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>5.4463</t>
+          <t>5.7390</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>85.77</t>
+          <t>83.54</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2024-10-09T03:10:53</t>
+          <t>10:56:05</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>17</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Ralph</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Schadegg</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>0.5009</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>5.6913</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>82.17</t>
+          <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2024-10-09T03:11:56</t>
+          <t>11:08:16</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>30</t>
-[...11 lines deleted...]
-      </c>
+          <t>414</t>
+        </is>
+      </c>
+      <c r="D24" t="inlineStr"/>
+      <c r="E24" t="inlineStr"/>
       <c r="F24" t="inlineStr">
         <is>
-          <t>-0.4541</t>
+          <t>0.3630</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>4.8014</t>
+          <t>4.7530</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>71.83</t>
+          <t>93.73</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2024-10-09T03:11:56</t>
+          <t>11:07:24</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>0.2423</t>
+          <t>0.4630</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>5.8470</t>
+          <t>5.4580</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>81.68</t>
+          <t>91.10</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>2024-10-09T10:46:27</t>
+          <t>11:07:24</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>0.4698</t>
+          <t>0.3890</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>4.9102</t>
+          <t>4.9060</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>92.57</t>
+          <t>94.84</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2024-10-09T10:46:27</t>
+          <t>11:07:21</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>0.4718</t>
+          <t>0.4630</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>5.5018</t>
+          <t>5.4580</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>88.15</t>
+          <t>91.10</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2024-10-09T10:47:29</t>
+          <t>11:07:21</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>0.4021</t>
+          <t>0.3890</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>5.6140</t>
+          <t>4.9060</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>87.32</t>
+          <t>94.84</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2024-10-09T10:47:29</t>
+          <t>11:06:07</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>0.4510</t>
+          <t>0.3830</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>4.7328</t>
+          <t>4.9770</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>103.63</t>
+          <t>98.86</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2024-10-09T10:49:01</t>
+          <t>11:06:07</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>12</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Guido</t>
+          <t>Niklas</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Schmid</t>
+          <t>Horber</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>0.4989</t>
+          <t>0.4910</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>4.8338</t>
+          <t>5.6100</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>103.43</t>
+          <t>73.30</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2024-10-09T10:49:01</t>
+          <t>11:04:22</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Aeby</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>0.3925</t>
+          <t>0.3460</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>4.7977</t>
+          <t>4.7130</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>102.01</t>
+          <t>101.14</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2024-10-09T10:50:31</t>
+          <t>11:04:22</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Aeby</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>0.4078</t>
+          <t>0.3900</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>4.8485</t>
+          <t>5.3950</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>102.11</t>
+          <t>73.53</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>2024-10-09T10:50:31</t>
+          <t>11:03:13</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Guido</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Schmid</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>0.4824</t>
+          <t>0.4190</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>4.8621</t>
+          <t>5.1520</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>99.72</t>
+          <t>94.61</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>2024-10-09T10:51:32</t>
+          <t>11:03:13</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
           <t>48</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Ueli</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Herzog</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>0.3639</t>
+          <t>0.4760</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>16.6949</t>
+          <t>4.8300</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>24.39</t>
+          <t>96.23</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>2024-10-09T10:51:32</t>
+          <t>11:01:53</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>0.5058</t>
+          <t>0.7030</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>5.0681</t>
+          <t>6.3720</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>89.15</t>
+          <t>70.94</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>2024-10-09T10:52:55</t>
+          <t>11:01:53</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>0.5518</t>
+          <t>0.4060</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>5.1992</t>
+          <t>4.7400</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>92.49</t>
+          <t>97.55</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>2024-10-09T10:52:55</t>
+          <t>11:00:47</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Ueli</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>0.4134</t>
+          <t>0.4520</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>5.2639</t>
+          <t>4.7330</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>99.10</t>
+          <t>104.11</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2024-10-09T10:54:32</t>
+          <t>11:00:47</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>0.4112</t>
+          <t>0.4830</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>5.3641</t>
+          <t>5.7320</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>96.26</t>
+          <t>67.79</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2024-10-09T10:54:32</t>
+          <t>17:37:32</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>8</t>
-[...11 lines deleted...]
-      </c>
+          <t>414</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr"/>
+      <c r="E39" t="inlineStr"/>
       <c r="F39" t="inlineStr">
         <is>
-          <t>0.4240</t>
+          <t>0.4950</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>4.7458</t>
+          <t>4.8260</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>101.92</t>
+          <t>107.44</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>2024-10-09T10:56:09</t>
+          <t>17:37:32</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>0.4974</t>
+          <t>0.4070</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>5.0890</t>
+          <t>5.0990</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>94.94</t>
+          <t>91.91</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>2024-10-09T10:56:09</t>
+          <t>17:36:12</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>0.8722</t>
+          <t>0.3920</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>5.8307</t>
+          <t>5.2200</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>86.84</t>
+          <t>100.87</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>2024-10-09T10:58:07</t>
+          <t>17:36:12</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>61</t>
-[...11 lines deleted...]
-      </c>
+          <t>414</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr"/>
+      <c r="E42" t="inlineStr"/>
       <c r="F42" t="inlineStr">
         <is>
-          <t>0.3877</t>
+          <t>0.3440</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>4.7283</t>
+          <t>4.7740</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>103.92</t>
+          <t>104.82</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>2024-10-09T10:58:07</t>
+          <t>17:34:34</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Aeby</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>0.3699</t>
+          <t>0.4070</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>5.0091</t>
+          <t>4.5690</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>88.79</t>
+          <t>111.33</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>2024-10-09T11:00:10</t>
+          <t>17:34:34</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Aeby</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>0.4319</t>
+          <t>0.3450</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>4.8362</t>
+          <t>4.7000</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>100.35</t>
+          <t>99.09</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>2024-10-09T11:00:10</t>
+          <t>17:33:33</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>0.3930</t>
+          <t>0.2960</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>4.7963</t>
+          <t>4.6590</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>102.48</t>
+          <t>100.34</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>2024-10-09T11:04:14</t>
+          <t>17:33:33</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>0.4393</t>
+          <t>0.3830</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>5.0771</t>
+          <t>4.4610</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>96.09</t>
+          <t>104.70</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>2024-10-09T11:04:14</t>
+          <t>17:32:13</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Carigiet</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>0.3815</t>
+          <t>0.4680</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>4.8498</t>
+          <t>4.6790</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>96.85</t>
+          <t>105.39</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>2024-10-09T11:06:03</t>
+          <t>17:32:13</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Luca</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>0.4376</t>
+          <t>0.3240</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>4.9443</t>
+          <t>4.6320</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>98.66</t>
+          <t>99.43</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>2024-10-09T11:06:03</t>
+          <t>17:42:10</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>0.4426</t>
+          <t>0.3670</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>5.0158</t>
+          <t>4.7070</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>96.43</t>
+          <t>107.99</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>2024-10-09T11:09:10</t>
+          <t>17:42:10</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Aeby</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>0.3560</t>
+          <t>0.4920</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>4.8007</t>
+          <t>4.9210</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>99.54</t>
+          <t>99.19</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2024-10-09T11:09:10</t>
+          <t>17:41:22</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>46</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Willi</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Güntensperger</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>0.4964</t>
+          <t>0.4850</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>4.9298</t>
+          <t>5.0050</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>93.50</t>
+          <t>105.99</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2024-10-09T11:11:31</t>
+          <t>17:41:22</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>0.5772</t>
+          <t>0.4420</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>5.1596</t>
+          <t>4.7930</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>97.36</t>
+          <t>101.54</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>2024-10-09T11:11:31</t>
+          <t>17:39:57</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>R</t>
+          <t>L</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>20</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Aeby</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>5.0729</t>
+          <t>0.5740</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>12.3861</t>
+          <t>5.0400</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>59.93</t>
+          <t>103.26</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>2024-10-09T11:15:55</t>
+          <t>17:39:57</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>61</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Loris</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Carigiet</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>0.4010</t>
+          <t>0.4370</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>58.5867</t>
+          <t>4.9570</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>6.87</t>
+          <t>98.65</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>2024-10-09T11:15:55</t>
+          <t>17:50:26</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>414</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr"/>
+      <c r="E55" t="inlineStr"/>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>0.3670</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>4.6910</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>109.18</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="inlineStr">
+        <is>
+          <t>17:50:26</t>
+        </is>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
           <t>R</t>
         </is>
       </c>
-      <c r="C55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="E55" t="inlineStr">
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
         <is>
           <t>Carigiet</t>
         </is>
       </c>
-      <c r="F55" t="inlineStr">
-[...11 lines deleted...]
-          <t>11.36</t>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>0.4130</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>4.5220</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>100.07</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="inlineStr">
+        <is>
+          <t>17:46:08</t>
+        </is>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>L</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>Loris</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Carigiet</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>0.3790</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>4.4410</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>108.87</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="inlineStr">
+        <is>
+          <t>17:46:08</t>
+        </is>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>R</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>414</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr"/>
+      <c r="E58" t="inlineStr"/>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>0.2470</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>4.5280</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>101.33</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>