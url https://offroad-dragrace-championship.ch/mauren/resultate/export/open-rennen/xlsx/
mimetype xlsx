--- v0 (2026-05-05)
+++ v1 (2026-09-18)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H293"/>
+  <dimension ref="A1:H159"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Uhrzeit</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Bahn</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>#</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -463,12305 +463,6533 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Nachname</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Reaktion</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Zeit</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Speed</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>2024-10-08T12:49:35</t>
+          <t>19:30:06</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>Griss</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>0.4597</t>
+          <t>0.4620</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>4.5715</t>
+          <t>4.5950</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>117.45</t>
+          <t>127.19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>2024-10-08T12:49:35</t>
+          <t>19:30:06</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>90</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Lukschander</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>0.4710</t>
+          <t>0.4660</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>4.7767</t>
+          <t>4.5730</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>111.68</t>
+          <t>108.98</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>2024-10-08T12:50:42</t>
+          <t>19:28:57</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>90</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Lukschander</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>0.3489</t>
+          <t>0.4920</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>4.6698</t>
+          <t>4.7080</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>120.49</t>
+          <t>123.33</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>2024-10-08T12:50:42</t>
+          <t>19:28:57</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>Griss</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>0.5649</t>
+          <t>0.5030</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>4.8226</t>
+          <t>4.6640</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>112.02</t>
+          <t>107.86</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>2024-10-08T12:51:41</t>
+          <t>19:27:28</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>0.4083</t>
+          <t>0.4540</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>4.2513</t>
+          <t>4.6450</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>118.95</t>
+          <t>116.43</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>2024-10-08T12:51:41</t>
+          <t>19:27:28</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Jürgen</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>0.3271</t>
+          <t>0.4030</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>4.5714</t>
+          <t>4.4360</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>115.38</t>
+          <t>113.93</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>2024-10-08T12:53:09</t>
+          <t>19:26:03</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Jürgen</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>0.3874</t>
+          <t>0.3700</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>4.3987</t>
+          <t>4.3970</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>125.80</t>
+          <t>129.60</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>2024-10-08T12:53:09</t>
+          <t>19:26:03</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>99</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Ariano</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>Plaz</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>0.4851</t>
+          <t>0.4820</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>4.3192</t>
+          <t>4.3880</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>115.86</t>
+          <t>121.42</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>2024-10-08T12:54:02</t>
+          <t>19:24:56</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>69</t>
-[...11 lines deleted...]
-      </c>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr"/>
+      <c r="E10" t="inlineStr"/>
       <c r="F10" t="inlineStr">
         <is>
-          <t>0.4771</t>
+          <t>0.4810</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>4.3272</t>
+          <t>4.6810</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>125.65</t>
+          <t>123.85</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>2024-10-08T12:54:02</t>
+          <t>19:24:56</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>0.4000</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>5.1680</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>89.38</t>
+          <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>2024-10-08T12:55:25</t>
+          <t>19:23:36</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>0.4168</t>
+          <t>0.4960</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>5.0115</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>96.25</t>
+          <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>2024-10-08T12:55:25</t>
+          <t>19:23:36</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>69</t>
-[...11 lines deleted...]
-      </c>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr"/>
+      <c r="E13" t="inlineStr"/>
       <c r="F13" t="inlineStr">
         <is>
-          <t>0.4701</t>
+          <t>-1.0430</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>4.3537</t>
+          <t>4.5600</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>120.62</t>
+          <t>116.52</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>2024-10-08T12:56:11</t>
+          <t>19:21:48</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>48</t>
-[...11 lines deleted...]
-      </c>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="D14" t="inlineStr"/>
+      <c r="E14" t="inlineStr"/>
       <c r="F14" t="inlineStr">
         <is>
-          <t>0.4145</t>
+          <t>0.3400</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>4.3304</t>
+          <t>4.4220</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>127.95</t>
+          <t>131.65</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>2024-10-08T12:56:11</t>
+          <t>19:21:48</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>0.4183</t>
+          <t>0.3960</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>4.4006</t>
+          <t>23.9000</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>120.62</t>
+          <t>-38.38</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>2024-10-08T12:57:39</t>
+          <t>19:18:47</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>0.3563</t>
+          <t>0.4200</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>4.2789</t>
+          <t>5.0730</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>122.08</t>
+          <t>75.91</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>2024-10-08T12:57:39</t>
+          <t>19:18:47</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>48</t>
-[...11 lines deleted...]
-      </c>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="D17" t="inlineStr"/>
+      <c r="E17" t="inlineStr"/>
       <c r="F17" t="inlineStr">
         <is>
-          <t>0.4158</t>
+          <t>0.4540</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>4.1972</t>
+          <t>4.3820</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>124.26</t>
+          <t>124.20</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>2024-10-08T12:58:27</t>
+          <t>19:16:45</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>0.4373</t>
+          <t>0.4310</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>4.2625</t>
+          <t>4.6680</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>121.27</t>
+          <t>118.05</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>2024-10-08T12:58:27</t>
+          <t>19:16:45</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>0.4416</t>
+          <t>-0.1570</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>4.3345</t>
+          <t>4.0970</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>117.70</t>
+          <t>108.08</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>2024-10-08T13:00:24</t>
+          <t>19:15:37</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Furrer</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>0.3813</t>
+          <t>0.4170</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>4.6837</t>
+          <t>5.9810</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>104.06</t>
+          <t>84.43</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>2024-10-08T13:00:24</t>
+          <t>19:15:37</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>0.4344</t>
+          <t>0.4200</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>4.3025</t>
+          <t>4.5610</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>116.22</t>
+          <t>109.66</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>2024-10-08T13:01:25</t>
+          <t>19:14:08</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>0.3674</t>
+          <t>0.4190</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>4.7950</t>
+          <t>4.1020</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>123.16</t>
+          <t>140.98</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>2024-10-08T13:01:25</t>
+          <t>19:14:08</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>0.4818</t>
+          <t>0.4060</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>4.4937</t>
+          <t>4.2150</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>110.24</t>
+          <t>116.86</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>2024-10-08T13:03:28</t>
+          <t>19:12:39</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>0.4556</t>
+          <t>0.3790</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>4.4605</t>
+          <t>4.3860</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>118.69</t>
+          <t>127.78</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>2024-10-08T13:03:28</t>
+          <t>19:12:39</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Andre</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Konrad</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>0.3127</t>
+          <t>0.3830</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>4.4472</t>
+          <t>4.0890</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>119.72</t>
+          <t>113.42</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>2024-10-08T13:04:39</t>
+          <t>19:11:15</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>0.4228</t>
+          <t>-0.8840</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>4.5305</t>
+          <t>4.4490</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>106.25</t>
+          <t>77.88</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>2024-10-08T13:04:39</t>
+          <t>19:11:15</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Paul</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Wolf</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>0.4761</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>4.5726</t>
+          <t>0.0000</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>111.67</t>
+          <t>0.00</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>2024-10-08T13:05:54</t>
+          <t>19:08:31</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Paul</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Wolf</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>0.7291</t>
+          <t>0.7200</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>5.1042</t>
+          <t>12.6520</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>103.01</t>
+          <t>109.68</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>2024-10-08T13:05:54</t>
+          <t>19:08:31</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Kevin</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Frei</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>0.4357</t>
+          <t>0.4800</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>4.2613</t>
+          <t>4.4580</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>108.95</t>
+          <t>121.99</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>2024-10-08T13:07:32</t>
+          <t>19:06:52</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>0.5082</t>
+          <t>0.3890</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>5.4608</t>
+          <t>4.3050</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>96.08</t>
+          <t>135.65</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>2024-10-08T13:07:32</t>
+          <t>19:06:52</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>0.6205</t>
+          <t>0.4990</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>4.9396</t>
+          <t>4.3200</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>115.86</t>
+          <t>114.95</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>2024-10-08T13:09:22</t>
+          <t>19:05:42</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>0.3310</t>
+          <t>0.2590</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>4.5965</t>
+          <t>4.3930</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>111.91</t>
+          <t>130.45</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>2024-10-08T13:09:22</t>
+          <t>19:05:42</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>0.4483</t>
+          <t>0.3540</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>19.6263</t>
+          <t>4.3900</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>27.96</t>
+          <t>111.46</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>2024-10-08T13:12:57</t>
+          <t>19:04:23</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>0.5412</t>
+          <t>0.3310</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>4.3988</t>
+          <t>4.4640</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>94.15</t>
+          <t>134.66</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>2024-10-08T13:12:57</t>
+          <t>19:04:23</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>777</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Moritz</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Janka</t>
+          <t>Mäder</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>0.3603</t>
+          <t>0.4450</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>4.0353</t>
+          <t>4.4500</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>126.62</t>
+          <t>111.73</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>2024-10-08T13:14:14</t>
+          <t>19:02:44</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>777</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Moritz</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Janka</t>
+          <t>Mäder</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>0.3861</t>
+          <t>0.3880</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>4.2773</t>
+          <t>4.3460</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>127.33</t>
+          <t>137.51</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>2024-10-08T13:14:14</t>
+          <t>19:02:44</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>0.4135</t>
+          <t>0.4250</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>4.0175</t>
+          <t>4.4890</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>127.77</t>
+          <t>115.97</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>2024-10-08T13:15:31</t>
+          <t>19:01:30</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Marvin</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Weber</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>0.3887</t>
+          <t>0.4560</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>4.4506</t>
+          <t>4.2430</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>115.13</t>
+          <t>140.57</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>2024-10-08T13:15:31</t>
+          <t>19:01:30</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Tobias</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Schraner</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>0.3915</t>
+          <t>0.3860</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>4.5068</t>
+          <t>4.2030</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>107.90</t>
+          <t>119.12</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>2024-10-08T13:17:15</t>
+          <t>19:00:29</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Tobias</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Schraner</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>0.3774</t>
+          <t>0.3390</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>4.5686</t>
+          <t>4.2610</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>115.96</t>
+          <t>134.04</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>2024-10-08T13:17:15</t>
+          <t>19:00:29</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Marvin</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Weber</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>0.3549</t>
+          <t>0.4270</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>5.1953</t>
+          <t>4.2710</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>57.50</t>
+          <t>125.19</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>2024-10-08T13:18:34</t>
+          <t>18:59:19</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Tobias</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Schraner</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>0.3649</t>
+          <t>0.4130</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>4.3040</t>
+          <t>4.4570</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>120.72</t>
+          <t>130.30</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>2024-10-08T13:18:34</t>
+          <t>18:59:19</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Yvonne</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Dürrenberger</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>0.3778</t>
+          <t>0.4500</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>4.3460</t>
+          <t>4.1400</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>119.68</t>
+          <t>124.58</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>2024-10-08T13:21:10</t>
+          <t>18:57:42</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>22</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Yvonne</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Dürrenberger</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>0.4886</t>
+          <t>0.4130</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>4.7463</t>
+          <t>4.3200</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>111.56</t>
+          <t>126.38</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>2024-10-08T13:21:10</t>
+          <t>18:57:42</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>44</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Tobias</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Schraner</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>0.2957</t>
+          <t>0.4400</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.3880</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>124.65</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>2024-10-08T13:22:24</t>
+          <t>15:21:17</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>0.4554</t>
+          <t>0.4290</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>4.6156</t>
+          <t>4.5660</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>114.18</t>
+          <t>120.64</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>2024-10-08T13:22:24</t>
+          <t>15:21:17</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>0.6120</t>
+          <t>-0.5630</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>4.4384</t>
+          <t>4.5870</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>118.93</t>
+          <t>102.32</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>2024-10-08T13:27:53</t>
+          <t>15:18:21</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Simon</t>
+          <t>Marco</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Herzog</t>
+          <t>Lischetti</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>0.5958</t>
+          <t>-0.8280</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>4.6460</t>
+          <t>5.0270</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>115.43</t>
+          <t>114.76</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>2024-10-08T13:27:53</t>
+          <t>15:18:21</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>0.5730</t>
+          <t>0.3270</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>4.6300</t>
+          <t>4.5240</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>111.62</t>
+          <t>100.34</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>2024-10-08T13:33:24</t>
+          <t>15:16:57</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>0.6242</t>
+          <t>0.5110</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>5.6987</t>
+          <t>4.5070</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>96.92</t>
+          <t>114.40</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>2024-10-08T13:33:24</t>
+          <t>15:16:57</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Edelmann</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>0.5049</t>
+          <t>0.2690</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>4.7894</t>
+          <t>4.8190</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>110.85</t>
+          <t>100.48</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>2024-10-08T13:34:29</t>
+          <t>15:15:27</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>46</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Willi</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Edelmann</t>
+          <t>Güntensperger</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>0.3336</t>
+          <t>0.5150</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>4.6005</t>
+          <t>5.0130</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>120.22</t>
+          <t>105.54</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>2024-10-08T13:34:29</t>
+          <t>15:15:27</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>0.6095</t>
+          <t>0.6570</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>7.3656</t>
+          <t>4.8960</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>36.40</t>
+          <t>107.65</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>2024-10-08T13:35:42</t>
+          <t>15:14:10</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Nico</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Hohl</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>0.5327</t>
+          <t>0.4530</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>4.6977</t>
+          <t>4.4950</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>119.20</t>
+          <t>118.14</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>2024-10-08T13:35:42</t>
+          <t>15:14:10</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>0.3676</t>
+          <t>0.3970</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>4.5953</t>
+          <t>4.5740</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>116.24</t>
+          <t>106.16</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>2024-10-08T13:37:08</t>
+          <t>15:12:45</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>76</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Stefan</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Blarer</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>0.4275</t>
+          <t>0.3810</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>4.5038</t>
+          <t>4.6060</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>119.96</t>
+          <t>110.79</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>2024-10-08T13:37:08</t>
+          <t>15:12:45</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Nico</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Hohl</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>0.5096</t>
+          <t>0.4290</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>4.5141</t>
+          <t>4.5380</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>109.35</t>
+          <t>112.67</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>2024-10-08T13:38:07</t>
+          <t>15:11:00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Paul</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Wolf</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>0.9520</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>5.6350</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>118.87</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>2024-10-08T13:38:07</t>
+          <t>15:11:00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>30</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Joe</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Manhart</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>0.6160</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>5.3060</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>98.82</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>2024-10-08T13:38:24</t>
+          <t>15:09:26</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>0.8506</t>
+          <t>0.6360</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>6.6461</t>
+          <t>4.7870</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>87.50</t>
+          <t>105.71</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>2024-10-08T13:38:24</t>
+          <t>15:09:26</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Paul</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Wolf</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>0.4747</t>
+          <t>-0.7210</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>4.8766</t>
+          <t>3.9830</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>95.93</t>
+          <t>114.96</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>2024-10-08T13:39:48</t>
+          <t>15:07:46</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>31</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Paul</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Wolf</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>0.6319</t>
+          <t>0.5530</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>4.9039</t>
+          <t>5.0690</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>93.23</t>
+          <t>115.14</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>2024-10-08T13:39:48</t>
+          <t>15:07:46</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>0.3957</t>
+          <t>1.1290</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>5.0127</t>
+          <t>5.4660</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>95.52</t>
+          <t>97.10</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>2024-10-08T13:40:39</t>
+          <t>15:06:12</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>0.4488</t>
+          <t>0.3630</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>4.2868</t>
+          <t>4.9190</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>123.52</t>
+          <t>81.34</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>2024-10-08T13:40:39</t>
+          <t>15:06:12</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>77</t>
-[...11 lines deleted...]
-      </c>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr"/>
+      <c r="E65" t="inlineStr"/>
       <c r="F65" t="inlineStr">
         <is>
-          <t>0.3818</t>
+          <t>0.4840</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>4.1884</t>
+          <t>4.5570</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>119.71</t>
+          <t>103.29</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>2024-10-08T13:42:30</t>
+          <t>15:04:07</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>77</t>
-[...11 lines deleted...]
-      </c>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr"/>
+      <c r="E66" t="inlineStr"/>
       <c r="F66" t="inlineStr">
         <is>
-          <t>0.3684</t>
+          <t>0.4690</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>4.3840</t>
+          <t>4.5110</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>108.51</t>
+          <t>127.98</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>2024-10-08T13:42:30</t>
+          <t>15:04:07</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>63</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Martin</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Embacher</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>0.4581</t>
+          <t>0.4010</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>4.1766</t>
+          <t>4.5710</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>123.11</t>
+          <t>105.64</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>2024-10-08T13:43:34</t>
+          <t>15:02:26</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>61</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Loris</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Carigiet</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>0.3188</t>
+          <t>0.6470</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>4.5389</t>
+          <t>5.2740</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>114.70</t>
+          <t>105.37</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>2024-10-08T13:43:34</t>
+          <t>15:02:26</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>88</t>
-[...11 lines deleted...]
-      </c>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr"/>
+      <c r="E69" t="inlineStr"/>
       <c r="F69" t="inlineStr">
         <is>
-          <t>0.4024</t>
+          <t>0.7240</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>4.3982</t>
+          <t>6.2700</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>114.59</t>
+          <t>95.44</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>2024-10-08T13:44:54</t>
+          <t>14:59:35</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>90</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Andy</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Schilling</t>
+          <t>Lukschander</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>0.4052</t>
+          <t>0.3950</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>4.4355</t>
+          <t>4.5990</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>113.89</t>
+          <t>111.66</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>2024-10-08T13:44:54</t>
+          <t>14:59:35</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>0.4387</t>
+          <t>0.4070</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>4.5849</t>
+          <t>4.3690</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>108.93</t>
+          <t>118.20</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>2024-10-08T13:45:40</t>
+          <t>14:57:59</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Reist</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>0.3608</t>
+          <t>0.5070</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>4.4414</t>
+          <t>4.5390</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>115.05</t>
+          <t>122.84</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>2024-10-08T13:45:40</t>
+          <t>14:57:59</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>90</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Sandro</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Lukschander</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>0.5332</t>
+          <t>0.5950</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>4.6879</t>
+          <t>4.8020</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>113.31</t>
+          <t>102.81</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>2024-10-08T13:47:20</t>
+          <t>14:56:57</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>0.3857</t>
+          <t>0.3760</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>4.5229</t>
+          <t>4.4370</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>114.82</t>
+          <t>125.94</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>2024-10-08T13:47:20</t>
+          <t>14:56:57</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Reist</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>0.3677</t>
+          <t>0.4780</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>4.4368</t>
+          <t>4.3960</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>110.42</t>
+          <t>115.32</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>2024-10-08T13:48:06</t>
+          <t>14:55:31</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Leo</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>0.3738</t>
+          <t>0.4530</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>4.7804</t>
+          <t>4.4060</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>95.36</t>
+          <t>118.27</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>2024-10-08T13:48:06</t>
+          <t>14:55:31</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Sven</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Kaufmann</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>0.7530</t>
+          <t>0.4820</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>5.1492</t>
+          <t>4.6070</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>105.36</t>
+          <t>95.15</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>2024-10-08T13:49:46</t>
+          <t>14:53:34</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>777</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Mäder</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>0.5917</t>
+          <t>0.3950</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>5.3094</t>
+          <t>4.4560</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>105.26</t>
+          <t>111.62</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>2024-10-08T13:49:46</t>
+          <t>14:53:34</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>43</t>
-[...11 lines deleted...]
-      </c>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr"/>
+      <c r="E79" t="inlineStr"/>
       <c r="F79" t="inlineStr">
         <is>
-          <t>0.3886</t>
+          <t>0.3930</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>4.3455</t>
+          <t>4.2890</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>108.40</t>
+          <t>125.43</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>2024-10-08T13:50:34</t>
+          <t>14:51:56</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>777</t>
-[...11 lines deleted...]
-      </c>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr"/>
+      <c r="E80" t="inlineStr"/>
       <c r="F80" t="inlineStr">
         <is>
-          <t>0.5113</t>
+          <t>0.4460</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>5.1467</t>
+          <t>4.3880</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>106.36</t>
+          <t>131.57</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>2024-10-08T13:50:34</t>
+          <t>14:51:56</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>777</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Dany</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Berger</t>
+          <t>Mäder</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>0.4668</t>
+          <t>0.5340</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>5.2529</t>
+          <t>4.3940</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>94.64</t>
+          <t>123.44</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>2024-10-08T13:51:54</t>
+          <t>14:50:46</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>777</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Dany</t>
+          <t>Lukas</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Berger</t>
+          <t>Mäder</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>0.6402</t>
+          <t>0.3790</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>5.2412</t>
+          <t>4.2430</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>95.68</t>
+          <t>129.13</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>2024-10-08T13:51:54</t>
+          <t>14:50:46</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>777</t>
-[...11 lines deleted...]
-      </c>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr"/>
+      <c r="E83" t="inlineStr"/>
       <c r="F83" t="inlineStr">
         <is>
-          <t>0.4826</t>
+          <t>0.4630</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>4.8234</t>
+          <t>4.4550</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>103.23</t>
+          <t>120.87</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>2024-10-08T13:52:59</t>
+          <t>14:48:13</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Kuhn</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>0.3520</t>
+          <t>0.4540</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>4.4030</t>
+          <t>4.6290</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>108.19</t>
+          <t>118.65</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>2024-10-08T13:52:59</t>
+          <t>14:48:13</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Schoel</t>
+          <t>Dany</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>-0.2117</t>
+          <t>0.0840</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>5.0239</t>
+          <t>4.3490</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>82.31</t>
+          <t>108.83</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>2024-10-08T13:54:14</t>
+          <t>14:46:58</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Schoel</t>
+          <t>Dany</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>0.5260</t>
+          <t>0.2850</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>4.8558</t>
+          <t>4.4800</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>102.01</t>
+          <t>119.05</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>2024-10-08T13:54:14</t>
+          <t>14:46:58</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>336</t>
+          <t>74</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Manuel</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Kuhn</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>0.4092</t>
+          <t>0.3530</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>4.5433</t>
+          <t>4.5820</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>107.27</t>
+          <t>111.53</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>2024-10-09T07:07:37</t>
+          <t>15:53:35</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Isler</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>0.4320</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.5540</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>127.03</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>2024-10-09T07:07:37</t>
+          <t>15:53:35</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>0.3757</t>
+          <t>0.4050</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>4.5027</t>
+          <t>4.6010</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>105.24</t>
+          <t>116.22</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>2024-10-09T07:08:46</t>
+          <t>15:50:09</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>0.3817</t>
+          <t>0.2970</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>4.4649</t>
+          <t>4.5330</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>110.94</t>
+          <t>107.94</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>2024-10-09T07:08:46</t>
+          <t>15:50:09</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Isler</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>0.3730</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.2900</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>113.55</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>2024-10-09T07:10:15</t>
+          <t>15:48:46</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>10</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Alex</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Wyss</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>0.1242</t>
+          <t>0.4420</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>4.7730</t>
+          <t>4.5810</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>94.38</t>
+          <t>115.85</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>2024-10-09T07:10:15</t>
+          <t>15:48:46</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Edelmann</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>0.1251</t>
+          <t>0.3440</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>4.1836</t>
+          <t>4.5420</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>113.21</t>
+          <t>106.45</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>2024-10-09T07:12:13</t>
+          <t>15:47:08</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>771</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Steven</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Edelmann</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>0.4740</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.6080</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>118.73</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>2024-10-09T07:12:13</t>
+          <t>15:47:08</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>0.3483</t>
+          <t>0.4290</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>4.9202</t>
+          <t>4.4290</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>94.30</t>
+          <t>122.71</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>2024-10-09T07:13:42</t>
+          <t>15:46:01</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>0.4930</t>
+          <t>0.3990</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>4.9807</t>
+          <t>4.5290</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>95.85</t>
+          <t>120.34</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>2024-10-09T07:13:42</t>
+          <t>15:46:01</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>777</t>
+          <t>47</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Lukas</t>
+          <t>Thomas</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Mäder</t>
+          <t>Strahm</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>0.3610</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>0.0000</t>
+          <t>4.5770</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>0.00</t>
+          <t>112.71</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>2024-10-09T07:15:23</t>
+          <t>15:44:23</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Marvin</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Weber</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>0.3333</t>
+          <t>0.3160</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>4.6786</t>
+          <t>4.2780</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>110.50</t>
+          <t>129.17</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>2024-10-09T07:15:23</t>
+          <t>15:44:23</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>0.4153</t>
+          <t>0.3790</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>4.5154</t>
+          <t>4.4090</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>117.78</t>
+          <t>118.41</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>2024-10-09T07:16:57</t>
+          <t>15:42:39</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Daniel</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Marti</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>0.0801</t>
+          <t>0.3800</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>4.2912</t>
+          <t>4.3690</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>116.18</t>
+          <t>119.31</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>2024-10-09T07:16:57</t>
+          <t>15:42:39</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Marvin</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Weber</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>-0.4264</t>
+          <t>0.3330</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>4.1168</t>
+          <t>4.3410</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>109.07</t>
+          <t>118.74</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>2024-10-09T07:18:36</t>
+          <t>15:41:14</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>0.3922</t>
+          <t>0.4020</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>4.8180</t>
+          <t>4.7330</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>101.57</t>
+          <t>109.86</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>2024-10-09T07:18:36</t>
+          <t>15:41:14</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Nico</t>
+          <t>Tobias</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Hohl</t>
+          <t>Schraner</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>0.6778</t>
+          <t>0.4220</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>4.7874</t>
+          <t>4.2450</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>115.92</t>
+          <t>119.15</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>2024-10-09T07:19:50</t>
+          <t>15:39:47</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>83</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Nico</t>
+          <t>Tobias</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Hohl</t>
+          <t>Schraner</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>-0.7751</t>
+          <t>0.3650</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>7.6911</t>
+          <t>4.2550</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>29.73</t>
+          <t>123.09</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>2024-10-09T07:19:50</t>
+          <t>15:39:47</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Joe</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Manhart</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>0.8155</t>
+          <t>0.4240</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>5.5999</t>
+          <t>5.1280</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>67.55</t>
+          <t>92.40</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>2024-10-09T07:22:04</t>
+          <t>15:38:01</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>333</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Marc</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Fuchs</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>0.3703</t>
+          <t>0.4680</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>4.8657</t>
+          <t>4.5490</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>100.29</t>
+          <t>125.21</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>2024-10-09T07:22:04</t>
+          <t>15:38:01</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>83</t>
-[...11 lines deleted...]
-      </c>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr"/>
+      <c r="E107" t="inlineStr"/>
       <c r="F107" t="inlineStr">
         <is>
-          <t>0.5571</t>
+          <t>0.4780</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>4.5263</t>
+          <t>4.5190</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>121.13</t>
+          <t>116.78</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>2024-10-09T07:22:56</t>
+          <t>15:36:04</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>30</t>
-[...11 lines deleted...]
-      </c>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr"/>
+      <c r="E108" t="inlineStr"/>
       <c r="F108" t="inlineStr">
         <is>
-          <t>0.4647</t>
+          <t>0.4170</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>4.8853</t>
+          <t>4.7480</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>107.80</t>
+          <t>117.82</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>2024-10-09T07:22:56</t>
+          <t>15:36:04</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>71</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Furrer</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>0.7801</t>
+          <t>-0.9100</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>5.1281</t>
+          <t>5.2230</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>104.84</t>
+          <t>107.17</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>2024-10-09T07:24:36</t>
+          <t>15:33:31</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Marco</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>0.4817</t>
+          <t>0.4170</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>4.8993</t>
+          <t>4.4530</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>101.85</t>
+          <t>120.93</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>2024-10-09T07:24:36</t>
+          <t>15:33:31</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Joe</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Manhart</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>0.4780</t>
+          <t>0.3520</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>4.8119</t>
+          <t>4.2240</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>108.98</t>
+          <t>122.12</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>2024-10-09T07:25:33</t>
+          <t>15:32:11</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Willi</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Güntensperger</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>0.4445</t>
+          <t>0.3900</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>4.6290</t>
+          <t>4.2750</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>110.39</t>
+          <t>129.37</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>2024-10-09T07:25:33</t>
+          <t>15:32:11</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Sascha</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Dietiker</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>0.4565</t>
+          <t>0.3540</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>4.4242</t>
+          <t>4.4390</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>113.20</t>
+          <t>113.33</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>2024-10-09T07:27:16</t>
+          <t>15:30:44</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Daniel</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Marti</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>0.4767</t>
+          <t>0.3950</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>4.5131</t>
+          <t>4.4730</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>114.96</t>
+          <t>126.37</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>2024-10-09T07:27:16</t>
+          <t>15:30:44</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>46</t>
-[...11 lines deleted...]
-      </c>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr"/>
+      <c r="E115" t="inlineStr"/>
       <c r="F115" t="inlineStr">
         <is>
-          <t>0.4797</t>
+          <t>0.3730</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>4.7114</t>
+          <t>4.3420</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>111.61</t>
+          <t>118.32</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>2024-10-09T07:28:24</t>
+          <t>15:29:15</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>148</t>
-[...11 lines deleted...]
-      </c>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr"/>
+      <c r="E116" t="inlineStr"/>
       <c r="F116" t="inlineStr">
         <is>
-          <t>0.5347</t>
+          <t>0.3850</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>4.6541</t>
+          <t>4.3590</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>99.56</t>
+          <t>123.41</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>2024-10-09T07:28:24</t>
+          <t>15:29:15</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>98</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Schoel</t>
+          <t>Simon</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>0.5544</t>
+          <t>0.4510</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>4.7481</t>
+          <t>4.3620</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>104.25</t>
+          <t>114.96</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>2024-10-09T07:29:42</t>
+          <t>15:27:37</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>119</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Schoel</t>
+          <t>Dany</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Lischetti</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>0.4029</t>
+          <t>0.5080</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>4.7734</t>
+          <t>4.9250</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>102.14</t>
+          <t>106.65</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>2024-10-09T07:29:42</t>
+          <t>15:27:37</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Adi</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Damann</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>0.4797</t>
+          <t>0.3960</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>4.3958</t>
+          <t>4.1500</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>102.61</t>
+          <t>123.42</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>2024-10-09T07:31:05</t>
+          <t>15:25:49</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>0.4504</t>
+          <t>0.4780</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>4.6598</t>
+          <t>4.2000</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>114.14</t>
+          <t>137.54</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>2024-10-09T07:31:05</t>
+          <t>15:25:49</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>133</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Dany</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Berger</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>0.4035</t>
+          <t>-0.2680</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>4.6283</t>
+          <t>4.0510</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>117.04</t>
+          <t>108.00</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>2024-10-09T07:32:41</t>
+          <t>16:12:11</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>0.5067</t>
+          <t>0.4990</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>4.8559</t>
+          <t>4.6120</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>111.60</t>
+          <t>121.00</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>2024-10-09T07:32:41</t>
+          <t>16:12:11</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>0.4980</t>
+          <t>0.4170</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>4.5184</t>
+          <t>4.4390</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>117.28</t>
+          <t>117.95</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>2024-10-09T07:34:01</t>
+          <t>16:11:08</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>47</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Strahm</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>0.4098</t>
+          <t>0.4230</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>4.4529</t>
+          <t>5.1360</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>111.05</t>
+          <t>69.72</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>2024-10-09T07:34:01</t>
+          <t>16:11:08</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>666</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Patric</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Feller</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>0.4159</t>
+          <t>0.4500</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>4.8068</t>
+          <t>4.4650</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>109.29</t>
+          <t>119.70</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>2024-10-09T07:35:18</t>
+          <t>16:09:16</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>313</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Christian</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Debrunner</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>0.4983</t>
+          <t>0.4100</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>4.7673</t>
+          <t>4.5270</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>105.34</t>
+          <t>120.08</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>2024-10-09T07:35:18</t>
+          <t>16:09:16</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>0.5557</t>
+          <t>0.4350</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>5.2499</t>
+          <t>4.4190</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>102.89</t>
+          <t>120.10</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>2024-10-09T07:36:44</t>
+          <t>16:07:22</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Tobias</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Schraner</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>0.5381</t>
+          <t>0.3390</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>4.8167</t>
+          <t>7.5510</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>110.94</t>
+          <t>35.24</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>2024-10-09T07:36:44</t>
+          <t>16:07:22</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>0.3517</t>
+          <t>0.3220</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>5.0341</t>
+          <t>4.4300</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>103.37</t>
+          <t>117.48</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>2024-10-09T07:38:45</t>
+          <t>16:05:26</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>74</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Thomas</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Wyss</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>0.4342</t>
+          <t>0.3670</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>4.8772</t>
+          <t>4.3730</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>109.30</t>
+          <t>131.78</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>2024-10-09T07:38:45</t>
+          <t>16:05:26</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Jason</t>
+          <t>Tobias</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Kinkelin</t>
+          <t>Schraner</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>0.5149</t>
+          <t>0.3620</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>4.7587</t>
+          <t>4.3640</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>109.29</t>
+          <t>118.65</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>2024-10-09T07:39:58</t>
+          <t>16:04:12</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>44</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Tobias</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Schraner</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>0.4167</t>
+          <t>0.4080</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>4.8535</t>
+          <t>4.4030</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>108.33</t>
+          <t>124.62</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>2024-10-09T07:39:58</t>
+          <t>16:04:12</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Roger</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Griss</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>0.4754</t>
+          <t>0.3030</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>4.8308</t>
+          <t>4.0790</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>112.40</t>
+          <t>123.74</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>2024-10-09T07:41:27</t>
+          <t>16:02:08</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>34</t>
-[...11 lines deleted...]
-      </c>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr"/>
+      <c r="E134" t="inlineStr"/>
       <c r="F134" t="inlineStr">
         <is>
-          <t>0.5317</t>
+          <t>0.4440</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>5.9510</t>
+          <t>4.7040</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>48.69</t>
+          <t>125.69</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>2024-10-09T07:41:27</t>
+          <t>16:02:08</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>0.3735</t>
+          <t>0.4270</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>4.7319</t>
+          <t>4.4960</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>109.95</t>
+          <t>116.59</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>2024-10-09T07:42:42</t>
+          <t>16:00:34</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Sandro</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>0.4349</t>
+          <t>0.4180</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>5.0569</t>
+          <t>4.4120</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>106.15</t>
+          <t>128.89</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>2024-10-09T07:42:42</t>
+          <t>16:00:34</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>34</t>
-[...11 lines deleted...]
-      </c>
+          <t>717</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr"/>
+      <c r="E137" t="inlineStr"/>
       <c r="F137" t="inlineStr">
         <is>
-          <t>0.5168</t>
+          <t>0.4560</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>4.8919</t>
+          <t>4.5640</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>111.27</t>
+          <t>110.96</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>2024-10-09T07:44:01</t>
+          <t>15:58:48</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>133</t>
-[...11 lines deleted...]
-      </c>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr"/>
+      <c r="E138" t="inlineStr"/>
       <c r="F138" t="inlineStr">
         <is>
-          <t>0.6283</t>
+          <t>0.3850</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>5.3757</t>
+          <t>4.4340</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>103.37</t>
+          <t>129.53</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>2024-10-09T07:44:01</t>
+          <t>15:58:48</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>0.4506</t>
+          <t>0.4020</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>4.6605</t>
+          <t>4.3210</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>108.02</t>
+          <t>118.94</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>2024-10-09T07:45:41</t>
+          <t>15:57:14</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>76</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Stefan</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Blarer</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>0.4602</t>
+          <t>0.4230</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>4.8112</t>
+          <t>4.2110</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>105.64</t>
+          <t>133.47</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
-          <t>2024-10-09T07:45:41</t>
+          <t>15:57:14</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>133</t>
-[...11 lines deleted...]
-      </c>
+          <t>310</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr"/>
+      <c r="E141" t="inlineStr"/>
       <c r="F141" t="inlineStr">
         <is>
-          <t>0.5966</t>
+          <t>0.3880</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>5.5523</t>
+          <t>4.3330</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>102.13</t>
+          <t>115.42</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>2024-10-09T07:48:53</t>
+          <t>18:58:07</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>0.4024</t>
+          <t>0.3430</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>4.3933</t>
+          <t>4.3240</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>111.50</t>
+          <t>125.49</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>2024-10-09T07:48:53</t>
+          <t>18:58:07</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>0.4120</t>
+          <t>0.4450</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>4.6580</t>
+          <t>4.1650</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>108.86</t>
+          <t>121.59</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>2024-10-09T07:54:54</t>
+          <t>18:56:19</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Sven</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Kaufmann</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>0.4077</t>
+          <t>0.4200</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>4.6269</t>
+          <t>4.3840</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>109.73</t>
+          <t>126.38</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>2024-10-09T07:54:54</t>
+          <t>18:56:19</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Rico</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Traber</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>0.4369</t>
+          <t>0.3190</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>4.2048</t>
+          <t>4.3440</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>117.53</t>
+          <t>116.41</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>2024-10-09T07:56:07</t>
+          <t>18:54:32</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>0.3360</t>
+          <t>0.3200</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>5.0398</t>
+          <t>4.2820</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>90.53</t>
+          <t>127.36</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>2024-10-09T07:56:07</t>
+          <t>18:54:32</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>0.4402</t>
+          <t>0.4570</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>4.6855</t>
+          <t>4.2530</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>113.09</t>
+          <t>124.31</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>2024-10-09T07:57:52</t>
+          <t>18:51:51</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Christian</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Debrunner</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>0.4832</t>
+          <t>0.3730</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>4.7956</t>
+          <t>4.2540</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>110.71</t>
+          <t>125.90</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>2024-10-09T07:57:52</t>
+          <t>18:51:51</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Ralph</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Schadegg</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>0.3021</t>
+          <t>0.3890</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>5.1626</t>
+          <t>4.1080</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>93.04</t>
+          <t>121.40</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>2024-10-09T07:59:08</t>
+          <t>18:50:38</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>0.4808</t>
+          <t>0.3790</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>5.2114</t>
+          <t>4.0280</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>81.53</t>
+          <t>131.25</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>2024-10-09T07:59:08</t>
+          <t>18:50:38</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>0.6322</t>
+          <t>0.3710</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>5.1236</t>
+          <t>4.3130</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>96.53</t>
+          <t>124.43</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>2024-10-09T08:00:22</t>
+          <t>19:01:28</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>L</t>
+          <t>R</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>148</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Adi</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Damann</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>0.4759</t>
+          <t>0.3270</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>5.7421</t>
+          <t>4.4500</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>94.31</t>
+          <t>108.65</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>2024-10-09T08:00:22</t>
+          <t>19:00:07</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Ueli</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Herzog</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>0.4382</t>
+          <t>0.4730</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>4.2913</t>
+          <t>4.5170</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>120.61</t>
+          <t>124.18</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>2024-10-09T08:01:39</t>
+          <t>19:09:14</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>85</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Nino</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Keiser</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>0.1888</t>
+          <t>0.4460</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>4.1856</t>
+          <t>4.4220</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>117.91</t>
+          <t>105.57</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>2024-10-09T08:01:39</t>
+          <t>19:09:14</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>9</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Robin</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Lukschander</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>0.2130</t>
+          <t>0.3790</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>4.6813</t>
+          <t>4.1160</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>97.81</t>
+          <t>123.64</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>2024-10-09T08:03:02</t>
+          <t>19:07:50</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>0.4592</t>
+          <t>0.4980</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>4.6198</t>
+          <t>4.2880</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>117.41</t>
+          <t>127.44</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>2024-10-09T08:03:02</t>
+          <t>19:07:50</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Leo</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>0.4146</t>
+          <t>0.9640</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>4.4482</t>
+          <t>4.5980</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>104.45</t>
+          <t>123.56</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>2024-10-09T08:04:16</t>
+          <t>19:05:29</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>L</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>43</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Leo</t>
+          <t>Martin</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Müller</t>
+          <t>Embacher</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>0.3244</t>
+          <t>0.3860</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>5.2128</t>
+          <t>4.1640</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>71.38</t>
+          <t>129.17</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>2024-10-09T08:04:16</t>
+          <t>19:05:29</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>R</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>85</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Sascha</t>
+          <t>Nino</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Dietiker</t>
+          <t>Keiser</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>0.3889</t>
+          <t>0.3770</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>4.5510</t>
+          <t>4.3370</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>113.78</t>
-[...5627 lines deleted...]
-          <t>117.37</t>
+          <t>116.49</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>